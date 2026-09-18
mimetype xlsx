--- v0 (2026-06-12)
+++ v1 (2026-09-18)
@@ -8,72 +8,73 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="11210"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/mfreeberg/Downloads/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://brockportsuny-my.sharepoint.com/personal/lmerkl_brockport_edu/Documents/Documents/RF Web/pdguide/Forms/New Forms 2021/Forms on website 11.7.2022/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8038A5CC-BC84-6F42-8721-DCD29E75D6B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{A75314B0-28CA-4CE0-B1FE-C62BD2B4B8DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C34185F0-08E4-4F5A-9E67-EF421C5BF9B2}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="B0YyCZEGwndYnaB+sBJDqPJvUIRSQ2XnJeekjTs04eB69c6k8pUQNsHoju+kMGMKFQiMQpAc8Lp7wOBdmYVu1w==" workbookSaltValue="NSOBRwJxBFVMIxdquaQv+A==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="760" windowWidth="34560" windowHeight="19880" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="840" yWindow="156" windowWidth="28908" windowHeight="15852" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Travel Expense Voucher (2)" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="M">Mileage[M]</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Travel Expense Voucher (2)'!$A$1:$P$51</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -1074,259 +1075,259 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
-[...75 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <numFmt numFmtId="166" formatCode="0.000"/>
       <protection locked="1" hidden="1"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="1"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="1"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="1"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -1527,57 +1528,57 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>558800</xdr:colOff>
+          <xdr:colOff>556260</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>139700</xdr:rowOff>
+          <xdr:rowOff>137160</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>10</xdr:col>
-          <xdr:colOff>558800</xdr:colOff>
+          <xdr:colOff>556260</xdr:colOff>
           <xdr:row>13</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1091" name="Drop Down 67" descr="Dropdown for Time" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1091"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000043040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -1585,59 +1586,59 @@
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>13</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>15240</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>139700</xdr:rowOff>
+          <xdr:rowOff>137160</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>16</xdr:col>
-          <xdr:colOff>317500</xdr:colOff>
+          <xdr:col>15</xdr:col>
+          <xdr:colOff>502920</xdr:colOff>
           <xdr:row>13</xdr:row>
-          <xdr:rowOff>0</xdr:rowOff>
+          <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1093" name="Drop Down 69" descr="Dropdown for time" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1093"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000045040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -1645,55 +1646,55 @@
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>12</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>139700</xdr:rowOff>
+          <xdr:rowOff>137160</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>15</xdr:col>
-          <xdr:colOff>393700</xdr:colOff>
+          <xdr:colOff>396240</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1094" name="Drop Down 70" descr="State" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1094"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000046040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -1701,59 +1702,59 @@
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>13</xdr:col>
-          <xdr:colOff>63500</xdr:colOff>
+          <xdr:colOff>60960</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>15240</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>13</xdr:col>
-          <xdr:colOff>317500</xdr:colOff>
+          <xdr:col>14</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>25400</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1097" name="Check Box 73" descr="Conference" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1097"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000049040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -1768,59 +1769,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>13</xdr:col>
-          <xdr:colOff>63500</xdr:colOff>
+          <xdr:colOff>60960</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>15240</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>13</xdr:col>
-          <xdr:colOff>317500</xdr:colOff>
+          <xdr:col>14</xdr:col>
+          <xdr:colOff>0</xdr:colOff>
           <xdr:row>16</xdr:row>
-          <xdr:rowOff>25400</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1099" name="Check Box 75" descr="Foreign Travel" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1099"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -1835,59 +1836,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>139700</xdr:colOff>
+          <xdr:colOff>137160</xdr:colOff>
           <xdr:row>16</xdr:row>
-          <xdr:rowOff>177800</xdr:rowOff>
+          <xdr:rowOff>175260</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>330200</xdr:colOff>
+          <xdr:colOff>327660</xdr:colOff>
           <xdr:row>17</xdr:row>
-          <xdr:rowOff>177800</xdr:rowOff>
+          <xdr:rowOff>175260</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1101" name="Option Button 77" descr="Relationship to program" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1101"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -1902,59 +1903,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>88900</xdr:colOff>
+          <xdr:colOff>91440</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>18</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1103" name="Option Button 79" descr="Relationship to program" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1103"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -1969,59 +1970,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>177800</xdr:colOff>
+          <xdr:colOff>175260</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>368300</xdr:colOff>
+          <xdr:colOff>365760</xdr:colOff>
           <xdr:row>18</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1105" name="Option Button 81" descr="Relationship to program" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1105"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000051040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2038,51 +2039,51 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>11</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>16</xdr:row>
-          <xdr:rowOff>177800</xdr:rowOff>
+          <xdr:rowOff>175260</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>11</xdr:col>
           <xdr:colOff>419100</xdr:colOff>
           <xdr:row>18</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1107" name="Option Button 83" descr="Relationship to program" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1107"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000053040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -2103,59 +2104,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>177800</xdr:colOff>
+          <xdr:colOff>175260</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>14</xdr:col>
-          <xdr:colOff>368300</xdr:colOff>
+          <xdr:colOff>365760</xdr:colOff>
           <xdr:row>18</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1108" name="Option Button 84" descr="Relationship to program" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1108"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000054040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2172,55 +2173,55 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>25400</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>25400</xdr:colOff>
+          <xdr:colOff>22860</xdr:colOff>
           <xdr:row>1</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1109" name="Drop Down 85" descr="RUSH" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1109"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000055040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -2228,53 +2229,53 @@
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>25400</xdr:colOff>
+          <xdr:colOff>22860</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>25400</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>1</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1110" name="Option Button 86" descr="Mail or Return check" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1110"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000056040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -2295,53 +2296,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>13</xdr:col>
-          <xdr:colOff>25400</xdr:colOff>
+          <xdr:colOff>22860</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>25400</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>13</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>1</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1112" name="Option Button 88" descr="Mail or Return check" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1112"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000058040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -2364,115 +2365,115 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>7</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>18</xdr:row>
-          <xdr:rowOff>25400</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>10</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>19</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1115" name="Drop Down 91" descr="RUSH" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1115"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>12700</xdr:colOff>
+          <xdr:colOff>15240</xdr:colOff>
           <xdr:row>8</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>15240</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>342900</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>12700</xdr:rowOff>
+          <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1117" name="Drop Down 93" descr="RUSH" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1117"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2757,1755 +2758,1725 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:Z58"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A8" workbookViewId="0">
-      <selection activeCell="AB20" sqref="AB20"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="T25" sqref="T25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.33203125" customWidth="1"/>
     <col min="2" max="2" width="4.33203125" customWidth="1"/>
-    <col min="3" max="3" width="7.83203125" customWidth="1"/>
+    <col min="3" max="3" width="7.77734375" customWidth="1"/>
     <col min="4" max="4" width="4.33203125" customWidth="1"/>
-    <col min="5" max="5" width="6.83203125" customWidth="1"/>
+    <col min="5" max="5" width="6.77734375" customWidth="1"/>
     <col min="6" max="6" width="3.6640625" customWidth="1"/>
-    <col min="7" max="7" width="6.5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="8.5" customWidth="1"/>
+    <col min="7" max="7" width="6.44140625" customWidth="1"/>
+    <col min="8" max="8" width="2.44140625" customWidth="1"/>
+    <col min="9" max="9" width="8.44140625" customWidth="1"/>
     <col min="10" max="10" width="3.33203125" customWidth="1"/>
-    <col min="11" max="11" width="8.5" customWidth="1"/>
+    <col min="11" max="11" width="8.44140625" customWidth="1"/>
     <col min="12" max="12" width="7.33203125" customWidth="1"/>
     <col min="13" max="13" width="7.6640625" customWidth="1"/>
     <col min="14" max="14" width="4.6640625" customWidth="1"/>
-    <col min="15" max="15" width="6.1640625" customWidth="1"/>
+    <col min="15" max="15" width="6.109375" customWidth="1"/>
     <col min="16" max="16" width="8" customWidth="1"/>
-    <col min="21" max="21" width="8.83203125" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="27" max="29" width="8.83203125" customWidth="1"/>
+    <col min="21" max="21" width="8.77734375" customWidth="1"/>
+    <col min="22" max="22" width="31.77734375" customWidth="1"/>
+    <col min="23" max="23" width="18.44140625" hidden="1" customWidth="1"/>
+    <col min="24" max="24" width="26.44140625" hidden="1" customWidth="1"/>
+    <col min="25" max="25" width="8.77734375" hidden="1" customWidth="1"/>
+    <col min="26" max="26" width="7.44140625" hidden="1" customWidth="1"/>
+    <col min="27" max="29" width="8.77734375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:26" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="H1" t="s">
         <v>1</v>
       </c>
       <c r="L1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:26" ht="16" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:26" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
     </row>
-    <row r="3" spans="1:26" ht="16" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:26" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
     </row>
-    <row r="4" spans="1:26" ht="11" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:26" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="82" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="2"/>
-      <c r="C4" s="129" t="s">
+      <c r="C4" s="125" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="129"/>
+      <c r="D4" s="125"/>
       <c r="E4" s="67" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="68"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
-      <c r="I4" s="130" t="s">
+      <c r="I4" s="147" t="s">
         <v>8</v>
       </c>
-      <c r="J4" s="131"/>
-[...3 lines deleted...]
-      <c r="N4" s="117" t="s">
+      <c r="J4" s="148"/>
+      <c r="K4" s="148"/>
+      <c r="L4" s="148"/>
+      <c r="M4" s="149"/>
+      <c r="N4" s="135" t="s">
         <v>9</v>
       </c>
-      <c r="O4" s="118"/>
-[...6 lines deleted...]
-      <c r="D5" s="135"/>
+      <c r="O4" s="136"/>
+      <c r="P4" s="137"/>
+    </row>
+    <row r="5" spans="1:26" ht="18" x14ac:dyDescent="0.35">
+      <c r="A5" s="150"/>
+      <c r="B5" s="151"/>
+      <c r="C5" s="152"/>
+      <c r="D5" s="152"/>
       <c r="E5" s="86"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
-      <c r="I5" s="136"/>
-[...8 lines deleted...]
-    <row r="6" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I5" s="153"/>
+      <c r="J5" s="154"/>
+      <c r="K5" s="154"/>
+      <c r="L5" s="154"/>
+      <c r="M5" s="155"/>
+      <c r="N5" s="160"/>
+      <c r="O5" s="127"/>
+      <c r="P5" s="161"/>
+    </row>
+    <row r="6" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="69" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="28" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="28"/>
       <c r="D6" s="28"/>
       <c r="E6" s="28"/>
       <c r="H6" s="8"/>
       <c r="I6" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="J6" s="141"/>
-[...7 lines deleted...]
-    <row r="7" spans="1:26" ht="0.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J6" s="158"/>
+      <c r="K6" s="158"/>
+      <c r="L6" s="158"/>
+      <c r="M6" s="158"/>
+      <c r="N6" s="158"/>
+      <c r="O6" s="158"/>
+      <c r="P6" s="159"/>
+    </row>
+    <row r="7" spans="1:26" ht="0.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="9"/>
       <c r="B7" s="28"/>
       <c r="C7" s="28"/>
       <c r="D7" s="28"/>
       <c r="E7" s="28"/>
       <c r="H7" s="10"/>
       <c r="P7" s="10"/>
     </row>
-    <row r="8" spans="1:26" ht="16" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="H8" s="122"/>
+    <row r="8" spans="1:26" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A8" s="138"/>
+      <c r="B8" s="139"/>
+      <c r="C8" s="139"/>
+      <c r="D8" s="139"/>
+      <c r="E8" s="139"/>
+      <c r="F8" s="139"/>
+      <c r="G8" s="139"/>
+      <c r="H8" s="140"/>
       <c r="I8" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J8" s="4"/>
       <c r="K8" s="4"/>
       <c r="L8" s="4"/>
-      <c r="M8" s="139"/>
-      <c r="N8" s="140"/>
+      <c r="M8" s="156"/>
+      <c r="N8" s="157"/>
       <c r="O8" s="4"/>
       <c r="P8" s="6"/>
       <c r="W8" s="66"/>
       <c r="X8" s="66" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="9" spans="1:26" ht="12.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:26" ht="12.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="71" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="72"/>
       <c r="C9" s="72"/>
       <c r="D9" s="50"/>
       <c r="E9" s="50"/>
       <c r="F9" s="11"/>
       <c r="P9" s="10"/>
       <c r="W9" s="66" t="s">
         <v>16</v>
       </c>
       <c r="X9" s="66" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="10" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="69" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="73"/>
       <c r="C10" s="73"/>
       <c r="D10" s="73"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="8"/>
-      <c r="I10" s="143" t="s">
+      <c r="I10" s="124" t="s">
         <v>19</v>
       </c>
-      <c r="J10" s="129"/>
-[...2 lines deleted...]
-      <c r="M10" s="143" t="s">
+      <c r="J10" s="125"/>
+      <c r="K10" s="125"/>
+      <c r="L10" s="125"/>
+      <c r="M10" s="124" t="s">
         <v>20</v>
       </c>
-      <c r="N10" s="144"/>
-      <c r="O10" s="129" t="s">
+      <c r="N10" s="126"/>
+      <c r="O10" s="125" t="s">
         <v>21</v>
       </c>
-      <c r="P10" s="144"/>
+      <c r="P10" s="126"/>
       <c r="W10" s="66">
-        <v>0.54</v>
+        <v>0.55000000000000004</v>
       </c>
       <c r="X10" s="97">
         <v>0.54</v>
       </c>
       <c r="Z10" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="11" spans="1:26" ht="16" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="P11" s="124"/>
+    <row r="11" spans="1:26" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A11" s="143"/>
+      <c r="B11" s="144"/>
+      <c r="C11" s="144"/>
+      <c r="D11" s="144"/>
+      <c r="E11" s="144"/>
+      <c r="F11" s="144"/>
+      <c r="G11" s="144"/>
+      <c r="H11" s="145"/>
+      <c r="I11" s="141"/>
+      <c r="J11" s="146"/>
+      <c r="K11" s="146"/>
+      <c r="L11" s="142"/>
+      <c r="M11" s="128"/>
+      <c r="N11" s="129"/>
+      <c r="O11" s="141"/>
+      <c r="P11" s="142"/>
       <c r="W11" s="66">
-        <v>0.55000000000000004</v>
+        <v>0.67</v>
       </c>
       <c r="X11" s="97">
         <v>0.55000000000000004</v>
       </c>
       <c r="Z11" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="12" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="74" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="75"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="76"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="75" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="11" t="s">
         <v>25</v>
       </c>
       <c r="M12" s="77"/>
       <c r="N12" s="12"/>
       <c r="O12" s="11"/>
       <c r="P12" s="46"/>
-      <c r="W12" s="66">
-        <v>0.55500000000000005</v>
+      <c r="W12" s="97">
+        <v>0.7</v>
       </c>
       <c r="X12" s="96">
         <v>0.55500000000000005</v>
       </c>
       <c r="Z12" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="13" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C13" s="104"/>
+    <row r="13" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="163"/>
+      <c r="B13" s="164"/>
+      <c r="C13" s="164"/>
       <c r="D13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="13"/>
       <c r="F13" s="13"/>
       <c r="G13" s="13"/>
       <c r="H13" s="13"/>
-      <c r="I13" s="104"/>
-[...1 lines deleted...]
-      <c r="K13" s="104"/>
+      <c r="I13" s="164"/>
+      <c r="J13" s="164"/>
+      <c r="K13" s="164"/>
       <c r="L13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="M13" s="14"/>
       <c r="N13" s="14"/>
       <c r="O13" s="13"/>
       <c r="P13" s="47"/>
       <c r="W13" s="66">
-        <v>0.56000000000000005</v>
+        <v>0.72499999999999998</v>
       </c>
       <c r="X13" s="97">
         <v>0.56000000000000005</v>
       </c>
       <c r="Z13" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="14" spans="1:26" ht="13.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:26" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="78" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="79"/>
       <c r="C14" s="79"/>
       <c r="D14" s="79"/>
       <c r="E14" s="70"/>
       <c r="P14" s="10"/>
       <c r="W14" s="66">
-        <v>0.56499999999999995</v>
+        <v>0.76</v>
       </c>
       <c r="X14" s="96">
         <v>0.56499999999999995</v>
       </c>
       <c r="Z14" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="15" spans="1:26" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="K15" s="106"/>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A15" s="165"/>
+      <c r="B15" s="166"/>
+      <c r="C15" s="166"/>
+      <c r="D15" s="166"/>
+      <c r="E15" s="166"/>
+      <c r="F15" s="166"/>
+      <c r="G15" s="166"/>
+      <c r="H15" s="166"/>
+      <c r="I15" s="166"/>
+      <c r="J15" s="166"/>
+      <c r="K15" s="166"/>
       <c r="L15" t="s">
         <v>32</v>
       </c>
       <c r="P15" s="10"/>
-      <c r="W15" s="66">
-[...4 lines deleted...]
-      </c>
+      <c r="W15" s="66"/>
+      <c r="X15" s="97"/>
       <c r="Z15" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="K16" s="106"/>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A16" s="165"/>
+      <c r="B16" s="166"/>
+      <c r="C16" s="166"/>
+      <c r="D16" s="166"/>
+      <c r="E16" s="166"/>
+      <c r="F16" s="166"/>
+      <c r="G16" s="166"/>
+      <c r="H16" s="166"/>
+      <c r="I16" s="166"/>
+      <c r="J16" s="166"/>
+      <c r="K16" s="166"/>
       <c r="L16" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="10"/>
-      <c r="W16" s="66">
-[...4 lines deleted...]
-      </c>
+      <c r="W16" s="66"/>
+      <c r="X16" s="96"/>
       <c r="Z16" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A17" s="19" t="s">
         <v>36</v>
       </c>
       <c r="P17" s="10"/>
-      <c r="W17" s="66">
-[...4 lines deleted...]
-      </c>
+      <c r="W17" s="66"/>
+      <c r="X17" s="97"/>
       <c r="Z17" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A18" s="51" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="4"/>
       <c r="C18" s="4"/>
       <c r="D18" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="4"/>
       <c r="F18" s="4"/>
       <c r="G18" s="15" t="s">
         <v>40</v>
       </c>
       <c r="H18" s="4"/>
       <c r="I18" s="4"/>
       <c r="J18" s="15" t="s">
         <v>41</v>
       </c>
       <c r="K18" s="4"/>
       <c r="L18" s="4"/>
       <c r="M18" s="15" t="s">
         <v>42</v>
       </c>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
       <c r="P18" s="6"/>
-      <c r="W18" s="66">
-[...4 lines deleted...]
-      </c>
+      <c r="W18" s="66"/>
+      <c r="X18" s="96"/>
       <c r="Z18" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="19" spans="1:26" ht="12.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:26" ht="12.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="52" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="16"/>
       <c r="C19" s="16"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="16"/>
       <c r="I19" s="16"/>
       <c r="J19" s="16"/>
       <c r="K19" s="16"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
       <c r="N19" s="16"/>
       <c r="O19" s="16"/>
       <c r="P19" s="48"/>
-      <c r="W19" s="66">
-[...4 lines deleted...]
-      </c>
+      <c r="W19" s="66"/>
+      <c r="X19" s="97"/>
       <c r="Z19" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="20" spans="1:26" ht="12.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:26" ht="12.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="17"/>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="I20" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="M20" s="149" t="s">
+      <c r="M20" s="130" t="s">
         <v>47</v>
       </c>
-      <c r="N20" s="149"/>
-      <c r="O20" s="149"/>
+      <c r="N20" s="130"/>
+      <c r="O20" s="130"/>
       <c r="P20" s="8"/>
-      <c r="W20" s="66">
-[...4 lines deleted...]
-      </c>
+      <c r="W20" s="66"/>
+      <c r="X20" s="96"/>
       <c r="Z20" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A21" s="19" t="s">
         <v>49</v>
       </c>
       <c r="G21" t="s">
         <v>50</v>
       </c>
-      <c r="I21" s="150"/>
-      <c r="J21" s="150"/>
+      <c r="I21" s="107"/>
+      <c r="J21" s="107"/>
       <c r="K21" t="s">
         <v>51</v>
       </c>
-      <c r="N21" s="146">
+      <c r="N21" s="100">
         <f>SUM(I21*1)</f>
         <v>0</v>
       </c>
-      <c r="O21" s="99"/>
+      <c r="O21" s="127"/>
       <c r="P21" s="10"/>
-      <c r="W21" s="66">
-[...4 lines deleted...]
-      </c>
+      <c r="W21" s="66"/>
+      <c r="X21" s="96"/>
       <c r="Z21" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="22" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A22" s="19" t="s">
         <v>53</v>
       </c>
       <c r="G22" t="s">
         <v>50</v>
       </c>
-      <c r="I22" s="150"/>
-      <c r="J22" s="150"/>
+      <c r="I22" s="107"/>
+      <c r="J22" s="107"/>
       <c r="K22" t="s">
         <v>54</v>
       </c>
-      <c r="N22" s="101">
+      <c r="N22" s="98">
         <f>SUM(I22*0.8)</f>
         <v>0</v>
       </c>
-      <c r="O22" s="101"/>
+      <c r="O22" s="98"/>
       <c r="P22" s="10"/>
-      <c r="W22" s="66">
-[...4 lines deleted...]
-      </c>
+      <c r="W22" s="66"/>
+      <c r="X22" s="96"/>
       <c r="Z22" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="23" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A23" s="20" t="s">
         <v>56</v>
       </c>
       <c r="P23" s="10"/>
-      <c r="W23" s="66">
-[...4 lines deleted...]
-      </c>
+      <c r="W23" s="66"/>
+      <c r="X23" s="96"/>
       <c r="Z23" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A24" s="159" t="s">
+    <row r="24" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A24" s="104" t="s">
         <v>58</v>
       </c>
-      <c r="B24" s="160"/>
-      <c r="C24" s="160"/>
+      <c r="B24" s="105"/>
+      <c r="C24" s="105"/>
       <c r="D24" s="87"/>
       <c r="E24" t="s">
         <v>59</v>
       </c>
-      <c r="F24" s="145"/>
-[...1 lines deleted...]
-      <c r="I24" s="110">
+      <c r="F24" s="110"/>
+      <c r="G24" s="110"/>
+      <c r="I24" s="106">
         <f>SUM(D24*F24)</f>
         <v>0</v>
       </c>
-      <c r="J24" s="110"/>
+      <c r="J24" s="106"/>
       <c r="K24" t="s">
         <v>54</v>
       </c>
-      <c r="N24" s="146">
+      <c r="N24" s="100">
         <f>SUM(I24*0.8)</f>
         <v>0</v>
       </c>
-      <c r="O24" s="146"/>
+      <c r="O24" s="100"/>
       <c r="P24" s="10"/>
       <c r="W24" t="s">
         <v>60</v>
       </c>
       <c r="Z24" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A25" s="20" t="s">
         <v>62</v>
       </c>
       <c r="P25" s="10"/>
       <c r="W25" t="s">
         <v>63</v>
       </c>
       <c r="Z25" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A26" s="54" t="s">
         <v>65</v>
       </c>
       <c r="B26" s="88"/>
       <c r="C26" s="11" t="s">
         <v>66</v>
       </c>
       <c r="D26" s="89"/>
       <c r="E26" s="11" t="s">
         <v>67</v>
       </c>
-      <c r="F26" s="162"/>
-[...1 lines deleted...]
-      <c r="I26" s="164">
+      <c r="F26" s="109"/>
+      <c r="G26" s="110"/>
+      <c r="I26" s="112">
         <f>SUM(B26*D26)+B26*F26</f>
         <v>0</v>
       </c>
-      <c r="J26" s="164"/>
+      <c r="J26" s="112"/>
       <c r="K26" t="s">
         <v>68</v>
       </c>
-      <c r="N26" s="146">
+      <c r="N26" s="100">
         <f>SUM(I26*0.8)</f>
         <v>0</v>
       </c>
-      <c r="O26" s="146"/>
+      <c r="O26" s="100"/>
       <c r="P26" s="10"/>
       <c r="Z26" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A27" s="21"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="E27" s="18" t="s">
         <v>70</v>
       </c>
-      <c r="I27" s="110">
+      <c r="I27" s="106">
         <f>SUM(I21+I22+I24+I26)</f>
         <v>0</v>
       </c>
-      <c r="J27" s="165"/>
+      <c r="J27" s="113"/>
       <c r="K27" s="22" t="s">
         <v>71</v>
       </c>
       <c r="L27" s="22"/>
       <c r="M27" s="22"/>
-      <c r="N27" s="101">
+      <c r="N27" s="98">
         <f>SUM(N21+N22+N24+N26)</f>
         <v>0</v>
       </c>
-      <c r="O27" s="163"/>
+      <c r="O27" s="111"/>
       <c r="P27" s="6"/>
       <c r="W27" t="s">
         <v>72</v>
       </c>
       <c r="Z27" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="28" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A28" s="55" t="s">
         <v>74</v>
       </c>
       <c r="B28" s="56"/>
       <c r="C28" s="23"/>
       <c r="D28" s="24"/>
       <c r="E28" s="25" t="s">
         <v>75</v>
       </c>
       <c r="F28" s="57" t="s">
         <v>76</v>
       </c>
       <c r="G28" s="56"/>
       <c r="H28" s="56"/>
       <c r="I28" s="56"/>
       <c r="J28" s="24"/>
       <c r="K28" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L28" s="57" t="s">
         <v>77</v>
       </c>
       <c r="M28" s="56"/>
       <c r="N28" s="56"/>
       <c r="O28" s="58"/>
       <c r="P28" s="25" t="s">
         <v>75</v>
       </c>
       <c r="W28" t="s">
         <v>78</v>
       </c>
       <c r="Z28" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D29" s="107"/>
+    <row r="29" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A29" s="163"/>
+      <c r="B29" s="164"/>
+      <c r="C29" s="164"/>
+      <c r="D29" s="167"/>
       <c r="E29" s="26"/>
-      <c r="F29" s="98"/>
-[...3 lines deleted...]
-      <c r="J29" s="100"/>
+      <c r="F29" s="160"/>
+      <c r="G29" s="127"/>
+      <c r="H29" s="127"/>
+      <c r="I29" s="127"/>
+      <c r="J29" s="161"/>
       <c r="K29" s="26"/>
-      <c r="L29" s="98"/>
-[...2 lines deleted...]
-      <c r="O29" s="100"/>
+      <c r="L29" s="160"/>
+      <c r="M29" s="127"/>
+      <c r="N29" s="127"/>
+      <c r="O29" s="161"/>
       <c r="P29" s="26"/>
       <c r="Z29" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A30" s="166" t="s">
+    <row r="30" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A30" s="114" t="s">
         <v>81</v>
       </c>
-      <c r="B30" s="167"/>
-[...2 lines deleted...]
-      <c r="E30" s="168"/>
+      <c r="B30" s="115"/>
+      <c r="C30" s="115"/>
+      <c r="D30" s="115"/>
+      <c r="E30" s="116"/>
       <c r="F30" s="63" t="s">
         <v>56</v>
       </c>
       <c r="G30" s="63"/>
       <c r="H30" s="63"/>
       <c r="I30" s="63"/>
       <c r="K30" s="10"/>
       <c r="L30" s="64" t="s">
         <v>82</v>
       </c>
       <c r="M30" s="63"/>
       <c r="N30" s="63"/>
       <c r="O30" s="63"/>
       <c r="P30" s="65"/>
       <c r="Z30" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="31" spans="1:26" ht="11" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:26" ht="10.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="27"/>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="8"/>
       <c r="F31" s="3" t="s">
         <v>84</v>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="2"/>
       <c r="K31" s="8"/>
       <c r="L31" s="7" t="s">
         <v>85</v>
       </c>
       <c r="M31" s="3"/>
       <c r="N31" s="2"/>
       <c r="O31" s="2"/>
       <c r="P31" s="8"/>
       <c r="Z31" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="32" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A32" s="19" t="s">
         <v>87</v>
       </c>
-      <c r="D32" s="169">
+      <c r="D32" s="117">
         <v>0</v>
       </c>
-      <c r="E32" s="170"/>
+      <c r="E32" s="118"/>
       <c r="F32" s="28" t="s">
         <v>28</v>
       </c>
       <c r="G32" s="86"/>
       <c r="H32" t="s">
         <v>88</v>
       </c>
       <c r="I32" s="86"/>
       <c r="J32" t="s">
         <v>89</v>
       </c>
       <c r="K32" s="10"/>
       <c r="L32" s="29" t="s">
         <v>28</v>
       </c>
       <c r="M32" s="86"/>
       <c r="N32" t="s">
         <v>88</v>
       </c>
       <c r="O32" s="86"/>
       <c r="P32" s="10" t="s">
         <v>89</v>
       </c>
       <c r="Z32" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="33" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A33" s="19" t="s">
         <v>91</v>
       </c>
-      <c r="D33" s="150"/>
-      <c r="E33" s="161"/>
+      <c r="D33" s="107"/>
+      <c r="E33" s="108"/>
       <c r="F33" t="s">
         <v>56</v>
       </c>
       <c r="K33" s="10"/>
       <c r="L33" s="29" t="s">
         <v>82</v>
       </c>
       <c r="P33" s="10"/>
       <c r="Z33" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="34" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A34" s="19" t="s">
         <v>93</v>
       </c>
-      <c r="D34" s="150"/>
-      <c r="E34" s="161"/>
+      <c r="D34" s="107"/>
+      <c r="E34" s="108"/>
       <c r="F34" s="30" t="s">
         <v>94</v>
       </c>
       <c r="G34" s="31"/>
       <c r="H34" s="31"/>
       <c r="I34" s="31"/>
       <c r="J34" s="31"/>
       <c r="K34" s="32"/>
       <c r="L34" s="33" t="s">
         <v>95</v>
       </c>
       <c r="M34" s="34"/>
-      <c r="N34" s="151"/>
-      <c r="O34" s="152"/>
+      <c r="N34" s="131"/>
+      <c r="O34" s="132"/>
       <c r="P34" s="60"/>
       <c r="Z34" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="35" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A35" s="19" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="10"/>
       <c r="G35" s="11" t="s">
         <v>98</v>
       </c>
       <c r="I35" s="35" t="s">
         <v>99</v>
       </c>
       <c r="K35" s="10"/>
       <c r="L35" s="29" t="s">
         <v>100</v>
       </c>
-      <c r="N35" s="153"/>
-      <c r="O35" s="154"/>
+      <c r="N35" s="133"/>
+      <c r="O35" s="134"/>
       <c r="P35" s="61">
         <f>SUM(O33*M35)</f>
         <v>0</v>
       </c>
       <c r="Z35" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="36" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A36" s="171" t="s">
+    <row r="36" spans="1:26" x14ac:dyDescent="0.3">
+      <c r="A36" s="119" t="s">
         <v>102</v>
       </c>
-      <c r="B36" s="172"/>
-[...2 lines deleted...]
-      <c r="E36" s="173"/>
+      <c r="B36" s="120"/>
+      <c r="C36" s="120"/>
+      <c r="D36" s="120"/>
+      <c r="E36" s="121"/>
       <c r="G36" s="87"/>
       <c r="H36" s="36" t="s">
         <v>103</v>
       </c>
       <c r="I36" s="90"/>
       <c r="J36" s="85"/>
       <c r="K36" s="59">
         <f>SUM(G36*I36)</f>
         <v>0</v>
       </c>
       <c r="L36" s="29" t="s">
         <v>104</v>
       </c>
-      <c r="N36" s="153"/>
-      <c r="O36" s="154"/>
+      <c r="N36" s="133"/>
+      <c r="O36" s="134"/>
       <c r="P36" s="62">
         <f>SUM(O33*N36)</f>
         <v>0</v>
       </c>
       <c r="Z36" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="37" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:26" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="37" t="s">
         <v>106</v>
       </c>
       <c r="B37" s="42"/>
       <c r="C37" s="81">
-        <v>0.67</v>
-[...1 lines deleted...]
-      <c r="D37" s="157">
+        <v>0.76</v>
+      </c>
+      <c r="D37" s="102">
         <f>SUM(B37*C37)</f>
         <v>0</v>
       </c>
-      <c r="E37" s="158"/>
+      <c r="E37" s="103"/>
       <c r="G37" t="s">
         <v>107</v>
       </c>
       <c r="K37" s="10"/>
       <c r="L37" s="29" t="s">
         <v>108</v>
       </c>
       <c r="P37" s="10"/>
       <c r="Z37" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="38" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A38" s="19" t="s">
         <v>110</v>
       </c>
-      <c r="D38" s="115">
+      <c r="D38" s="122">
         <v>0</v>
       </c>
-      <c r="E38" s="116"/>
+      <c r="E38" s="123"/>
       <c r="G38" t="s">
         <v>111</v>
       </c>
       <c r="J38" s="36"/>
       <c r="K38" s="91"/>
       <c r="L38" s="29" t="s">
         <v>112</v>
       </c>
       <c r="O38" s="34"/>
       <c r="P38" s="93"/>
       <c r="Z38" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="39" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A39" s="19" t="s">
         <v>114</v>
       </c>
-      <c r="D39" s="115">
+      <c r="D39" s="122">
         <v>0</v>
       </c>
-      <c r="E39" s="116"/>
+      <c r="E39" s="123"/>
       <c r="G39" t="s">
         <v>115</v>
       </c>
       <c r="J39" s="36"/>
       <c r="K39" s="92"/>
       <c r="L39" s="29" t="s">
         <v>116</v>
       </c>
       <c r="P39" s="94"/>
       <c r="Z39" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="40" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A40" s="19" t="s">
         <v>118</v>
       </c>
-      <c r="D40" s="115"/>
-      <c r="E40" s="116"/>
+      <c r="D40" s="122"/>
+      <c r="E40" s="123"/>
       <c r="K40" s="10"/>
       <c r="L40" s="29"/>
       <c r="O40" s="34"/>
       <c r="P40" s="80"/>
       <c r="Z40" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="41" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A41" s="29"/>
       <c r="B41" s="38" t="s">
         <v>120</v>
       </c>
       <c r="C41" s="39" t="s">
         <v>121</v>
       </c>
-      <c r="D41" s="108">
+      <c r="D41" s="168">
         <f>SUM(D32:D40)</f>
         <v>0</v>
       </c>
-      <c r="E41" s="109"/>
+      <c r="E41" s="169"/>
       <c r="F41" s="5"/>
       <c r="G41" s="40" t="s">
         <v>120</v>
       </c>
       <c r="H41" s="4"/>
       <c r="I41" s="41" t="s">
         <v>122</v>
       </c>
-      <c r="J41" s="110">
+      <c r="J41" s="106">
         <f>SUM(K36+K38+K39)</f>
         <v>0</v>
       </c>
-      <c r="K41" s="111"/>
+      <c r="K41" s="170"/>
       <c r="L41" s="5"/>
       <c r="M41" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N41" s="83"/>
       <c r="O41" s="83"/>
       <c r="P41" s="84">
         <f>SUM(P35:P40)</f>
         <v>0</v>
       </c>
       <c r="Z41" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="42" spans="1:26" ht="13.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="112" t="s">
+    <row r="42" spans="1:26" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="171" t="s">
         <v>125</v>
       </c>
-      <c r="B42" s="113"/>
-[...2 lines deleted...]
-      <c r="E42" s="114"/>
+      <c r="B42" s="172"/>
+      <c r="C42" s="172"/>
+      <c r="D42" s="172"/>
+      <c r="E42" s="173"/>
       <c r="G42" t="s">
         <v>126</v>
       </c>
       <c r="M42" s="49"/>
       <c r="N42" s="49" t="s">
         <v>127</v>
       </c>
-      <c r="O42" s="101">
+      <c r="O42" s="98">
         <f>SUM(D41)</f>
         <v>0</v>
       </c>
-      <c r="P42" s="102"/>
+      <c r="P42" s="162"/>
       <c r="Z42" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="43" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A43" s="37" t="s">
         <v>129</v>
       </c>
       <c r="B43" s="42"/>
       <c r="C43" s="42"/>
       <c r="D43" s="42"/>
       <c r="E43" s="43"/>
       <c r="G43" t="s">
         <v>130</v>
       </c>
       <c r="N43" s="49" t="s">
         <v>131</v>
       </c>
-      <c r="O43" s="101">
+      <c r="O43" s="98">
         <f>SUM(K41+P41)</f>
         <v>0</v>
       </c>
-      <c r="P43" s="155"/>
+      <c r="P43" s="99"/>
       <c r="Z43" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="44" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A44" s="37" t="s">
         <v>133</v>
       </c>
       <c r="B44" s="42"/>
       <c r="C44" s="42"/>
       <c r="D44" s="42"/>
       <c r="E44" s="43"/>
       <c r="G44" t="s">
         <v>134</v>
       </c>
       <c r="P44" s="10"/>
       <c r="Z44" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="45" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A45" s="37" t="s">
         <v>136</v>
       </c>
       <c r="B45" s="42"/>
       <c r="C45" s="42"/>
       <c r="D45" s="42"/>
       <c r="E45" s="43"/>
       <c r="G45" t="s">
         <v>137</v>
       </c>
       <c r="K45" s="95"/>
       <c r="N45" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="O45" s="146">
+      <c r="O45" s="100">
         <f>SUM(-N27)</f>
         <v>0</v>
       </c>
-      <c r="P45" s="156"/>
+      <c r="P45" s="101"/>
       <c r="Z45" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="46" spans="1:26" ht="14" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:26" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="37" t="s">
         <v>140</v>
       </c>
       <c r="B46" s="42"/>
       <c r="C46" s="42"/>
       <c r="D46" s="42"/>
       <c r="E46" s="43"/>
       <c r="P46" s="10"/>
       <c r="Z46" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="47" spans="1:26" ht="14" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:26" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="37" t="s">
         <v>142</v>
       </c>
       <c r="B47" s="42"/>
       <c r="C47" s="42"/>
       <c r="D47" s="42"/>
       <c r="E47" s="43"/>
       <c r="P47" s="10"/>
       <c r="Z47" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="48" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:26" x14ac:dyDescent="0.3">
       <c r="A48" s="37" t="s">
         <v>144</v>
       </c>
       <c r="B48" s="42"/>
       <c r="C48" s="42"/>
       <c r="D48" s="42"/>
       <c r="E48" s="43"/>
       <c r="G48" t="s">
         <v>145</v>
       </c>
       <c r="L48" t="s">
         <v>146</v>
       </c>
-      <c r="O48" s="157">
+      <c r="O48" s="102">
         <f>SUM(O42:O45)</f>
         <v>0</v>
       </c>
-      <c r="P48" s="158"/>
+      <c r="P48" s="103"/>
       <c r="Z48" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="49" spans="1:26" ht="14" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:26" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="53" t="s">
         <v>148</v>
       </c>
       <c r="B49" s="44"/>
       <c r="C49" s="44"/>
       <c r="D49" s="44"/>
       <c r="E49" s="45"/>
       <c r="P49" s="10"/>
       <c r="Z49" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="50" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:26" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="55" t="s">
         <v>74</v>
       </c>
       <c r="B50" s="23"/>
       <c r="C50" s="23"/>
       <c r="D50" s="24"/>
       <c r="E50" s="25" t="s">
         <v>75</v>
       </c>
       <c r="F50" s="57" t="s">
         <v>76</v>
       </c>
       <c r="G50" s="23"/>
       <c r="H50" s="23"/>
       <c r="I50" s="23"/>
       <c r="J50" s="24"/>
       <c r="K50" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L50" s="57" t="s">
         <v>77</v>
       </c>
       <c r="M50" s="23"/>
       <c r="N50" s="23"/>
       <c r="O50" s="24"/>
       <c r="P50" s="25" t="s">
         <v>75</v>
       </c>
       <c r="Z50" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="51" spans="1:26" ht="17" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D51" s="100"/>
+    <row r="51" spans="1:26" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="160"/>
+      <c r="B51" s="127"/>
+      <c r="C51" s="127"/>
+      <c r="D51" s="161"/>
       <c r="E51" s="26"/>
-      <c r="F51" s="98"/>
-[...3 lines deleted...]
-      <c r="J51" s="100"/>
+      <c r="F51" s="160"/>
+      <c r="G51" s="127"/>
+      <c r="H51" s="127"/>
+      <c r="I51" s="127"/>
+      <c r="J51" s="161"/>
       <c r="K51" s="26"/>
-      <c r="L51" s="98"/>
-[...2 lines deleted...]
-      <c r="O51" s="100"/>
+      <c r="L51" s="160"/>
+      <c r="M51" s="127"/>
+      <c r="N51" s="127"/>
+      <c r="O51" s="161"/>
       <c r="P51" s="26"/>
       <c r="Z51" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="52" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:26" x14ac:dyDescent="0.3">
       <c r="Z52" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="53" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:26" x14ac:dyDescent="0.3">
       <c r="Z53" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="54" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:26" x14ac:dyDescent="0.3">
       <c r="Z54" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="55" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:26" x14ac:dyDescent="0.3">
       <c r="Z55" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="56" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:26" x14ac:dyDescent="0.3">
       <c r="Z56" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="57" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:26" x14ac:dyDescent="0.3">
       <c r="Z57" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="58" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:26" x14ac:dyDescent="0.3">
       <c r="Z58" t="s">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="60">
+    <mergeCell ref="A51:D51"/>
+    <mergeCell ref="F51:J51"/>
+    <mergeCell ref="L51:O51"/>
+    <mergeCell ref="O42:P42"/>
+    <mergeCell ref="N5:P5"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="I13:K13"/>
+    <mergeCell ref="A15:K15"/>
+    <mergeCell ref="A16:K16"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="F29:J29"/>
+    <mergeCell ref="L29:O29"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="J41:K41"/>
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="A11:H11"/>
+    <mergeCell ref="I11:L11"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="I4:M4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="I5:M5"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="J6:P6"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="I10:L10"/>
+    <mergeCell ref="M10:N10"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="N21:O21"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="M11:N11"/>
+    <mergeCell ref="M20:O20"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="N36:O36"/>
     <mergeCell ref="O43:P43"/>
     <mergeCell ref="O45:P45"/>
     <mergeCell ref="O48:P48"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="I24:J24"/>
     <mergeCell ref="D33:E33"/>
     <mergeCell ref="F26:G26"/>
     <mergeCell ref="N26:O26"/>
     <mergeCell ref="N27:O27"/>
     <mergeCell ref="I26:J26"/>
     <mergeCell ref="I27:J27"/>
     <mergeCell ref="A30:E30"/>
     <mergeCell ref="D32:E32"/>
     <mergeCell ref="D34:E34"/>
     <mergeCell ref="A36:E36"/>
     <mergeCell ref="D37:E37"/>
-    <mergeCell ref="D39:E39"/>
-[...42 lines deleted...]
-    <mergeCell ref="D38:E38"/>
   </mergeCells>
   <dataValidations count="3">
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Mileage rate" sqref="D37:E37" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>SUM(B37*C37)</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="U31 V39" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>OFFSET($X$10,0,0,12)</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="W10:W23 C37" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>M</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.4" right="0.35" top="0.35" bottom="0.55000000000000004" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1091" r:id="rId4" name="Drop Down 67">
               <controlPr defaultSize="0" autoLine="0" autoPict="0" altText="Dropdown for Time">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>558800</xdr:colOff>
+                    <xdr:colOff>556260</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>139700</xdr:rowOff>
+                    <xdr:rowOff>137160</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>10</xdr:col>
-                    <xdr:colOff>558800</xdr:colOff>
+                    <xdr:colOff>556260</xdr:colOff>
                     <xdr:row>13</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1093" r:id="rId5" name="Drop Down 69">
               <controlPr defaultSize="0" autoLine="0" autoPict="0" altText="Dropdown for time">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>13</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>15240</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>139700</xdr:rowOff>
+                    <xdr:rowOff>137160</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>16</xdr:col>
-                    <xdr:colOff>317500</xdr:colOff>
+                    <xdr:col>15</xdr:col>
+                    <xdr:colOff>502920</xdr:colOff>
                     <xdr:row>13</xdr:row>
-                    <xdr:rowOff>0</xdr:rowOff>
+                    <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1094" r:id="rId6" name="Drop Down 70">
               <controlPr defaultSize="0" autoLine="0" autoPict="0" altText="State">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>12</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>139700</xdr:rowOff>
+                    <xdr:rowOff>137160</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
-                    <xdr:colOff>393700</xdr:colOff>
+                    <xdr:colOff>396240</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1097" r:id="rId7" name="Check Box 73">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Conference">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>13</xdr:col>
-                    <xdr:colOff>63500</xdr:colOff>
+                    <xdr:colOff>60960</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>15240</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>13</xdr:col>
-                    <xdr:colOff>317500</xdr:colOff>
+                    <xdr:colOff>320040</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>25400</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1099" r:id="rId8" name="Check Box 75">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Foreign Travel">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>13</xdr:col>
-                    <xdr:colOff>63500</xdr:colOff>
+                    <xdr:colOff>60960</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>15240</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>13</xdr:col>
-                    <xdr:colOff>317500</xdr:colOff>
+                    <xdr:colOff>320040</xdr:colOff>
                     <xdr:row>16</xdr:row>
-                    <xdr:rowOff>25400</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1101" r:id="rId9" name="Option Button 77">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Relationship to program">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>139700</xdr:colOff>
+                    <xdr:colOff>137160</xdr:colOff>
                     <xdr:row>16</xdr:row>
-                    <xdr:rowOff>177800</xdr:rowOff>
+                    <xdr:rowOff>175260</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>330200</xdr:colOff>
+                    <xdr:colOff>327660</xdr:colOff>
                     <xdr:row>17</xdr:row>
-                    <xdr:rowOff>177800</xdr:rowOff>
+                    <xdr:rowOff>175260</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1103" r:id="rId10" name="Option Button 79">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Relationship to program">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>88900</xdr:colOff>
+                    <xdr:colOff>91440</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>18</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>15240</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1105" r:id="rId11" name="Option Button 81">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Relationship to program">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>177800</xdr:colOff>
+                    <xdr:colOff>175260</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>368300</xdr:colOff>
+                    <xdr:colOff>365760</xdr:colOff>
                     <xdr:row>18</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>15240</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1107" r:id="rId12" name="Option Button 83">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Relationship to program">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>228600</xdr:colOff>
                     <xdr:row>16</xdr:row>
-                    <xdr:rowOff>177800</xdr:rowOff>
+                    <xdr:rowOff>175260</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>419100</xdr:colOff>
                     <xdr:row>18</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1108" r:id="rId13" name="Option Button 84">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Relationship to program">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>177800</xdr:colOff>
+                    <xdr:colOff>175260</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>14</xdr:col>
-                    <xdr:colOff>368300</xdr:colOff>
+                    <xdr:colOff>365760</xdr:colOff>
                     <xdr:row>18</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>15240</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1109" r:id="rId14" name="Drop Down 85">
               <controlPr defaultSize="0" autoLine="0" autoPict="0" altText="RUSH">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>0</xdr:row>
-                    <xdr:rowOff>25400</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>25400</xdr:colOff>
+                    <xdr:colOff>22860</xdr:colOff>
                     <xdr:row>1</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1110" r:id="rId15" name="Option Button 86">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Mail or Return check">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>25400</xdr:colOff>
+                    <xdr:colOff>22860</xdr:colOff>
                     <xdr:row>0</xdr:row>
-                    <xdr:rowOff>25400</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>1</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1112" r:id="rId16" name="Option Button 88">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Mail or Return check">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>13</xdr:col>
-                    <xdr:colOff>25400</xdr:colOff>
+                    <xdr:colOff>22860</xdr:colOff>
                     <xdr:row>0</xdr:row>
-                    <xdr:rowOff>25400</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>13</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>1</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1115" r:id="rId17" name="Drop Down 91">
               <controlPr defaultSize="0" autoLine="0" autoPict="0" altText="RUSH">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>18</xdr:row>
-                    <xdr:rowOff>25400</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>10</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>19</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>15240</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1117" r:id="rId18" name="Drop Down 93">
               <controlPr defaultSize="0" autoLine="0" autoPict="0" altText="RUSH">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>12700</xdr:colOff>
+                    <xdr:colOff>15240</xdr:colOff>
                     <xdr:row>8</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>15240</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>342900</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>12700</xdr:rowOff>
+                    <xdr:rowOff>15240</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
   <tableParts count="1">
     <tablePart r:id="rId19"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A K w D A A B Q S w M E F A A C A A g A P H U i W L S u 5 g 6 i A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w F E V / h X S n L X U x 5 F E H V 0 l M i M a 1 K R U a 4 W F o s f y b g 5 / k L 4 h R 1 M 3 x n n u G e + / X G 6 z G t o k u p n e 2 w 4 w k l J P I o O 5 K i 1 V G B n + M l 2 Q l Y a v 0 S V U m m m R 0 6 e j K j N T e n 1 P G Q g g 0 L G j X V 0 x w n r B D v i l 0 b V p F P r L 9 L 8 c W n V e o D Z G w f 4 2 R g i Y i o Y I L y o H N E H K L X 2 H q + b P 9 g b A e G j / 0 R h q M d w W w O Q J 7 f 5 A P U E s D B B Q A A g A I A D x 1 I l g P y u m r p A A A A O k A A A A T A B w A W 0 N v b n R l b n R f V H l w Z X N d L n h t b C C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B t j k s O w j A M R K 8 S e Z + 6 s E A I N W U B 3 I A L R M H 9 i O a j x k X h b C w 4 E l c g b X e I p W f m e e b z e l f H Z A f x o D H 2 3 i n Y F C U I c s b f e t c q m L i R e z j W 1 f U Z K I o c d V F B x x w O i N F 0 Z H U s f C C X n c a P V n M + x x a D N n f d E m 7 L c o f G O y b H k u c f U F d n a v Q 0 s L i k L K + 1 G Q d x W n N z l Q K m x L j I + J e w P 3 k d w t A b z d n E J G 2 U d i F x G V 5 / A V B L A w Q U A A I A C A A 8 d S J Y f W G H 4 6 g A A A D q A A A A E w A c A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 0 g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 0 9 C 4 M w E I b 3 Q P 5 D S B e F I H Q W p 9 D R L g o d x C H a q 4 r 5 K P m A l u B / b 8 R O p b c c P O / d 8 z o Y / W I 0 a Y 5 9 L j H C y M 3 C w p 3 U i w Q x A a m I B I 8 R S d O Y Y M e d X F 4 j y I I H a 0 H 7 m 7 H r Y M y a 5 b G 7 C g U V / b 7 S f u u 4 0 T 7 d 9 O w w n C i f h Z 6 S v n 0 / g S Z V K w Y J R W u F d g 9 j F T c y K L 2 H L j v q W I y 0 p o z 4 x I g O a g C 7 M R K p U P 6 H b j l G i / 5 b V H 4 A U E s B A i 0 A F A A C A A g A P H U i W L S u 5 g 6 i A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A D x 1 I l g P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A O 4 A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A P H U i W H 1 h h + O o A A A A 6 g A A A B M A A A A A A A A A A A A A A A A A 3 w E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A 1 A I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + d w g A A A A A A A B V C A A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v T W l s Z W F n Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J O Y X Z p Z 2 F 0 a W 9 u U 3 R l c E 5 h b W U i I F Z h b H V l P S J z T m F 2 a W d h d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x N C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N C 0 w M S 0 w M l Q x O T o 0 M D o x M y 4 y O D M 1 M z k x W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J R V T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 T S Z x d W 9 0 O y w m c X V v d D t h b X Q m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o y L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 N a W x l Y W d l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 0 s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v T W l s Z W F n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t h b X Q s M X 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j I s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v T W l s Z W F n Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t N L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 1 p b G V h Z 2 U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Y W 1 0 L D F 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 N a W x l Y W d l L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 1 p b G V h Z 2 U v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A 5 Y 3 6 G u a G V 0 S h 8 x l E I K 6 c T w A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A D l R o K V r w F 1 2 X f o I 3 4 U c h S Z X Z y r f X c b M x E Y 1 H L l z 9 k n S A A A A A A O g A A A A A I A A C A A A A C c f r l 4 9 P Y 4 R / B I f k 4 x u C m o 2 A d l 9 1 T R i N 6 e i a / 5 + g 3 v Z F A A A A A o e 1 H 9 g E + P 3 s O N s N 3 Y x p 1 E / o y v G Y T 4 n G O T / g M x c y P L G T p t L O e x F u 8 x o 5 X q e m 7 Z + A K G V h f E b m G E q i y a 0 S u B w / K T 5 o m m F + M v L E a f P G V z h 2 L y 7 k A A A A C F k + u e Q / m C n P j B T w z 8 0 x q 9 o F Q x b 5 Q 7 9 9 1 c 1 Q G U S y j z d V l 0 3 S 4 5 A R C o a 6 x M e x p M G K f 4 F 2 z N 6 i R f V 5 X 7 g e E Y g 9 x 1 < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3331CBEF-8A5C-445B-AC1C-806E4A82A1A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{696ec499-0f24-4fd9-b691-252a2884ef3b}" enabled="0" method="" siteId="{696ec499-0f24-4fd9-b691-252a2884ef3b}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Macintosh Excel</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Travel Expense Voucher (2)</vt:lpstr>
       <vt:lpstr>M</vt:lpstr>
       <vt:lpstr>'Travel Expense Voucher (2)'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>