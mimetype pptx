--- v0 (2026-06-12)
+++ v1 (2026-09-18)
@@ -1,95 +1,139 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.template.main+xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" firstSlideNum="0" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483660" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId7"/>
+    <p:notesMasterId r:id="rId27"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId8"/>
+    <p:handoutMasterId r:id="rId28"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="263" r:id="rId2"/>
-[...3 lines deleted...]
-    <p:sldId id="261" r:id="rId6"/>
+    <p:sldId id="261" r:id="rId5"/>
+    <p:sldId id="257" r:id="rId6"/>
+    <p:sldId id="268" r:id="rId7"/>
+    <p:sldId id="259" r:id="rId8"/>
+    <p:sldId id="260" r:id="rId9"/>
+    <p:sldId id="256" r:id="rId10"/>
+    <p:sldId id="258" r:id="rId11"/>
+    <p:sldId id="262" r:id="rId12"/>
+    <p:sldId id="266" r:id="rId13"/>
+    <p:sldId id="267" r:id="rId14"/>
+    <p:sldId id="264" r:id="rId15"/>
+    <p:sldId id="265" r:id="rId16"/>
+    <p:sldId id="269" r:id="rId17"/>
+    <p:sldId id="270" r:id="rId18"/>
+    <p:sldId id="272" r:id="rId19"/>
+    <p:sldId id="273" r:id="rId20"/>
+    <p:sldId id="275" r:id="rId21"/>
+    <p:sldId id="274" r:id="rId22"/>
+    <p:sldId id="279" r:id="rId23"/>
+    <p:sldId id="278" r:id="rId24"/>
+    <p:sldId id="280" r:id="rId25"/>
+    <p:sldId id="281" r:id="rId26"/>
   </p:sldIdLst>
-  <p:sldSz cx="10058400" cy="7772400"/>
+  <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -144,337 +188,359 @@
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-[...13 lines deleted...]
-      <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:showPr showNarration="1">
-[...15 lines deleted...]
-  </p:showPr>
+  <p:clrMru>
+    <a:srgbClr val="F7F5EF"/>
+    <a:srgbClr val="FBF7EF"/>
+    <a:srgbClr val="F0EBE6"/>
+    <a:srgbClr val="00321E"/>
+    <a:srgbClr val="FFFFFF"/>
+  </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
+</file>
+
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{31311193-969C-EC4A-B51F-81A29CEECE36}" v="26" dt="2026-05-20T18:54:16.463"/>
+  </p1510:revLst>
+</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldMasterView">
-[...2 lines deleted...]
-    <p:restoredTop sz="86418" autoAdjust="0"/>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="15621"/>
+    <p:restoredTop sz="95199"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0" snapToObjects="1">
+    <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="103" d="100"/>
-          <a:sy n="103" d="100"/>
+          <a:sx n="115" d="100"/>
+          <a:sy n="115" d="100"/>
         </p:scale>
-        <p:origin x="192" y="416"/>
+        <p:origin x="240" y="992"/>
       </p:cViewPr>
-      <p:guideLst>
-[...2 lines deleted...]
-      </p:guideLst>
+      <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
-  <p:outlineViewPr>
-[...7 lines deleted...]
-  </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
-        <a:sx n="3" d="2"/>
-        <a:sy n="3" d="2"/>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:sorterViewPr>
-[...19 lines deleted...]
-  </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Graney, Franca (fgraney)" userId="217d8a97-ca6f-43fe-ad4f-9d49e88fa28d" providerId="ADAL" clId="{02CE2A5A-A423-5002-A2AC-9E038CBCDCF5}"/>
+    <pc:docChg chg="undo custSel modMainMaster">
+      <pc:chgData name="Graney, Franca (fgraney)" userId="217d8a97-ca6f-43fe-ad4f-9d49e88fa28d" providerId="ADAL" clId="{02CE2A5A-A423-5002-A2AC-9E038CBCDCF5}" dt="2026-05-20T18:54:16.463" v="4"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldMasterChg chg="modSldLayout">
+        <pc:chgData name="Graney, Franca (fgraney)" userId="217d8a97-ca6f-43fe-ad4f-9d49e88fa28d" providerId="ADAL" clId="{02CE2A5A-A423-5002-A2AC-9E038CBCDCF5}" dt="2026-05-20T18:54:16.463" v="4"/>
+        <pc:sldMasterMkLst>
+          <pc:docMk/>
+          <pc:sldMasterMk cId="251459159" sldId="2147483648"/>
+        </pc:sldMasterMkLst>
+        <pc:sldLayoutChg chg="modSp mod setBg">
+          <pc:chgData name="Graney, Franca (fgraney)" userId="217d8a97-ca6f-43fe-ad4f-9d49e88fa28d" providerId="ADAL" clId="{02CE2A5A-A423-5002-A2AC-9E038CBCDCF5}" dt="2026-05-20T18:54:16.463" v="4"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="251459159" sldId="2147483648"/>
+            <pc:sldLayoutMk cId="1402267273" sldId="2147483651"/>
+          </pc:sldLayoutMkLst>
+          <pc:spChg chg="mod">
+            <ac:chgData name="Graney, Franca (fgraney)" userId="217d8a97-ca6f-43fe-ad4f-9d49e88fa28d" providerId="ADAL" clId="{02CE2A5A-A423-5002-A2AC-9E038CBCDCF5}" dt="2026-05-20T18:54:04.501" v="3" actId="1076"/>
+            <ac:spMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="251459159" sldId="2147483648"/>
+              <pc:sldLayoutMk cId="1402267273" sldId="2147483651"/>
+              <ac:spMk id="9" creationId="{94AA0AC6-A542-08C9-CF2E-21DE72E69D18}"/>
+            </ac:spMkLst>
+          </pc:spChg>
+          <pc:picChg chg="mod">
+            <ac:chgData name="Graney, Franca (fgraney)" userId="217d8a97-ca6f-43fe-ad4f-9d49e88fa28d" providerId="ADAL" clId="{02CE2A5A-A423-5002-A2AC-9E038CBCDCF5}" dt="2026-05-20T18:54:04.110" v="2" actId="1076"/>
+            <ac:picMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="251459159" sldId="2147483648"/>
+              <pc:sldLayoutMk cId="1402267273" sldId="2147483651"/>
+              <ac:picMk id="8" creationId="{ED43BDF5-33FD-FBEE-F988-EA2D3D236BB6}"/>
+            </ac:picMkLst>
+          </pc:picChg>
+        </pc:sldLayoutChg>
+      </pc:sldMasterChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvPr id="2" name="Header Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20F85473-2D5B-7DD5-ADC4-E2B78251B9E8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A2CA306-6586-EE6A-7F09-8221E2CADE8A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{CD59F119-FEDD-4B18-A236-0671D70FC4A3}" type="datetimeFigureOut">
+            <a:fld id="{063D1057-CC4B-754B-96BC-5BAEB8ADEEF0}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10/27/22</a:t>
+              <a:t>5/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3A7C7F1-8542-6034-3D57-251BA6831FEA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9EBFF83-7631-8B2E-6B2E-FEE6FA0323E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{EDE0B8B3-E35C-4196-BC39-4D53AEE29F2D}" type="slidenum">
+            <a:fld id="{06AAC3B7-C40C-2B4E-AB88-4D4324539A92}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1276092837"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2028910086"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
 </p:handoutMaster>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -522,118 +588,118 @@
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{2A31744A-8E3F-4B37-84A0-A45E84F18386}" type="datetimeFigureOut">
+            <a:fld id="{0FD62CE7-6CA0-A04A-A753-A5E43991FDE2}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10/27/22</a:t>
+              <a:t>5/26/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1431925" y="1143000"/>
-            <a:ext cx="3994150" cy="3086100"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Edit Master text styles</a:t>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
@@ -680,62 +746,62 @@
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{CF2D8796-62D7-4C5E-9D9D-E9E6A3ECB2F9}" type="slidenum">
+            <a:fld id="{61DE95F4-16E3-924B-ADBC-F2A2D0CA3491}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2051790891"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1859714449"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -791,6121 +857,10047 @@
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...86 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Title Slide">
+    <p:bg>
+      <p:bgPr>
+        <a:gradFill flip="none" rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="41000">
+              <a:schemeClr val="tx2"/>
+            </a:gs>
+            <a:gs pos="99000">
+              <a:schemeClr val="accent1"/>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="18000000" scaled="0"/>
+          <a:tileRect/>
+        </a:gradFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPr id="10" name="Picture 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13F02EC2-3551-91F1-28DA-023C4CB035E5}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:alphaModFix amt="56000"/>
+          </a:blip>
+          <a:srcRect l="17344" t="15557" r="17344" b="15557"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192001" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93D64350-F4DD-8D92-DF42-B64B7DB49D4F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="505748" y="4302368"/>
+            <a:ext cx="10060651" cy="1077119"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="6000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EC07AE9-AAFD-EB4E-2CCB-C1E6E0E05948}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="505749" y="5630130"/>
+            <a:ext cx="9144000" cy="477594"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7" descr="SUNY Brockport Horizontal Logo with White Text">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C037F4D0-F598-8A09-A1D3-F098B0C41774}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="505749" y="3189368"/>
+            <a:ext cx="3538713" cy="906443"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2478243766"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="3_Title and Content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F7F5EF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6806D2C4-A15B-894E-2FA8-B99BA6A6A2CA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BF62074-7931-067E-A830-41ABD946011E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02F8CAA7-681B-F16B-B63B-FD3DDAD61324}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9184758" y="6311900"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="8" name="Straight Connector 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DDA2C56-064B-4F29-6B85-FDD77F4E6383}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1456773"/>
+            <a:ext cx="10515600" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="bg2"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="355720602"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Section Header">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED43BDF5-33FD-FBEE-F988-EA2D3D236BB6}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:alphaModFix amt="49000"/>
+          </a:blip>
+          <a:srcRect l="17469" r="9375" b="22843"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1" y="0"/>
+            <a:ext cx="12192001" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94AA0AC6-A542-08C9-CF2E-21DE72E69D18}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="59000">
+                <a:srgbClr val="00543C"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2"/>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="tx2">
+                  <a:alpha val="0"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="16200000" scaled="0"/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CA2A0BA-4080-7EBC-FA6F-22286393C8E5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838199" y="0"/>
+            <a:ext cx="10515600" cy="2852737"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="6000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Insert your main idea here, highlight </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>accent words</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{988B9D97-5406-87F8-0D9C-59897FADE040}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9184758" y="6311900"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>   </a:t>
+            </a:r>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1402267273"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Section Header">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ABA8CDA-2F0E-0C2D-259F-19F9988AF2DE}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:alphaModFix amt="51000"/>
+          </a:blip>
+          <a:srcRect l="2087" t="23087" r="12904" b="25621"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4605867" y="0"/>
+            <a:ext cx="7586133" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{458582AA-71BB-F068-6362-C9A046F02675}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="1608666" y="-1608667"/>
+            <a:ext cx="6858000" cy="10075333"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="59000">
+                <a:schemeClr val="bg2"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="bg2"/>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="bg2">
+                  <a:alpha val="0"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="16200000" scaled="0"/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CA2A0BA-4080-7EBC-FA6F-22286393C8E5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="774701" y="1231402"/>
+            <a:ext cx="6642100" cy="2852737"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="6000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Insert your main idea here.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{988B9D97-5406-87F8-0D9C-59897FADE040}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9184758" y="6311900"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>   </a:t>
+            </a:r>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3001141492"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Two Content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F7F5EF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24923779-4855-DA90-32B0-8F24AF7EDE11}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096001" y="0"/>
+            <a:ext cx="6096000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57B4B499-0968-93DA-03D4-1FAD6A7C74BF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="1"/>
+            <a:ext cx="6096000" cy="6858000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75103D71-D197-CF16-D361-CD264D0A5A0A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="567267" y="544512"/>
+            <a:ext cx="5181600" cy="1460500"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D116AE92-74D4-A727-5724-495D288899E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="567266" y="2133600"/>
+            <a:ext cx="5181600" cy="4222750"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Slide Number Placeholder 5" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D32D5979-40A8-CDF8-2A0B-EFE58797644C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9184758" y="6311900"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>   </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="202722248"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Two Content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F7F5EF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24923779-4855-DA90-32B0-8F24AF7EDE11}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096001" y="0"/>
+            <a:ext cx="6096000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75103D71-D197-CF16-D361-CD264D0A5A0A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="567267" y="544512"/>
+            <a:ext cx="5181600" cy="1460500"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D116AE92-74D4-A727-5724-495D288899E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="567266" y="2133600"/>
+            <a:ext cx="5181600" cy="4222750"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Slide Number Placeholder 5" hidden="1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D32D5979-40A8-CDF8-2A0B-EFE58797644C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9184758" y="6311900"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>   </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1241880-6D77-FF67-5DB8-C8CE708ECCD5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9184758" y="6311900"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>   </a:t>
+            </a:r>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0684E4DF-87A3-7081-7BCF-D33B6A020ACC}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="10058400" cy="7772400"/>
+            <a:off x="9563327" y="6180716"/>
+            <a:ext cx="1933353" cy="495229"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="6" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73650065-FA5F-2F9C-D6B6-2D680B57BDCB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph sz="half" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="754380" y="895985"/>
-            <a:ext cx="8549640" cy="2705947"/>
+            <a:off x="6553201" y="1317625"/>
+            <a:ext cx="5181600" cy="4222750"/>
           </a:xfrm>
         </p:spPr>
-        <p:txBody>
-[...107 lines deleted...]
-        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B086136C-BF9A-7743-A43D-39D177D45F68}" type="datetimeFigureOut">
-[...45 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="439466679"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2150318585"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Comparison">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F7F5EF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40CDC2BF-6E63-7FBF-7FF7-8682612BD4A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="365125"/>
+            <a:ext cx="7609945" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1535CB31-8E7E-8885-27FC-D2319A744849}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1681163"/>
+            <a:ext cx="7609945" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{838B53B5-4B29-8528-AFB8-3C1330635867}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2505075"/>
+            <a:ext cx="7609945" cy="3684588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E22F396-E8A6-332B-5FE7-3E78B11D0FC8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8822266" y="1"/>
+            <a:ext cx="3369733" cy="6858000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3340756560"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Comparison">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C519535-CFA8-9651-863A-B1F3477E22F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9184758" y="6311900"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>   </a:t>
+            </a:r>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B00CC092-5D8D-3813-922A-69DD7FB2552E}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9563327" y="6180716"/>
+            <a:ext cx="1933353" cy="495229"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1098017152"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Content Placeholder 3"/>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E68AF46-69B2-289D-29A5-B81C0835BCB4}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="10058398" cy="7772399"/>
+            <a:off x="9563327" y="6179636"/>
+            <a:ext cx="1933353" cy="497389"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...68 lines deleted...]
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="8" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23D66D64-A78B-3720-265C-B64C32C8329A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9184758" y="6311900"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:fld id="{4DA42BE1-A1C9-4444-A26B-FE45C3DF19A8}" type="slidenum">
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>   </a:t>
+            </a:r>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1085618614"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2452486492"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="1_Title Only">
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Blank">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F7F5EF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62FCCE7B-7F69-539D-963A-4696683A9DC1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9184758" y="6311900"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07A082EA-9CEF-7D01-6C54-86E9C67B45BA}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9563327" y="6179636"/>
+            <a:ext cx="1933353" cy="497389"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1166946806"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Content with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2307949490"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2_Section Header">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="tx2"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Content Placeholder 3"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ABA8CDA-2F0E-0C2D-259F-19F9988AF2DE}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:alphaModFix amt="39000"/>
+          </a:blip>
+          <a:srcRect l="-115" t="24076" r="-1" b="22900"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3549445" y="0"/>
+            <a:ext cx="8642555" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{458582AA-71BB-F068-6362-C9A046F02675}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="1608666" y="-1608667"/>
+            <a:ext cx="6858000" cy="10075333"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill>
+            <a:gsLst>
+              <a:gs pos="59000">
+                <a:schemeClr val="tx2"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:schemeClr val="tx2"/>
+              </a:gs>
+              <a:gs pos="0">
+                <a:schemeClr val="tx2">
+                  <a:alpha val="0"/>
+                </a:schemeClr>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="16200000" scaled="0"/>
+          </a:gradFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56B37E08-807C-C80D-217A-BE565472FA7B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="505748" y="4302368"/>
+            <a:ext cx="10060651" cy="1077119"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="6000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C051ACD-DD2A-90EF-B573-9C55F82D9517}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="505749" y="5630130"/>
+            <a:ext cx="9144000" cy="477594"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="SUNY Brockport Horizontal Logo with White Text">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B472C80-71A2-D6D2-8A20-16BE15EFF3AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="505750" y="3189368"/>
+            <a:ext cx="3538712" cy="906443"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3973771950"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="Picture with Caption">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5F342A8-FD9A-6A56-3237-68002EAE0D56}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A19986A-B97F-CB48-63EB-A70A4BA07813}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5975A0C8-40D0-2643-8F84-BB5C455A06D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2057400"/>
+            <a:ext cx="3932237" cy="3811588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEEC9DF8-3709-2E8E-D2B6-52370F8964C6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A01CF47A-24C9-1425-8F94-698A9053E7A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72F88231-0BC3-A3FC-D7C6-A70E96005A6B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3516240426"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Vertical Title and Text">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Vertical Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66BF3B3F-03B1-A58F-D734-9C30041F2E10}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" orient="vert"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8724900" y="365125"/>
+            <a:ext cx="2628900" cy="5811838"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19AA80CE-609C-0BA5-B396-EBB8FE15EA0E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="7734300" cy="5811838"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BDB70AB-D85A-4881-DD28-22370D828F1B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{404D5773-CF13-C850-08F3-5F3575AF40F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A38F4A6-1C38-759D-ACDF-3A708BEADBC9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2562412884"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Title and Vertical Text">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8159A28-7EC1-00D2-F6B5-9C1614884F19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{007BCAD3-AE0C-6454-6AD2-1228EB387290}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{692D5030-1C57-4FDE-08F8-F5F7FDC33F07}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48EA6F1E-AD34-641B-1977-3ED1AAE08A1B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D958F570-FD81-DD8F-2BDF-BA7099551262}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1213942028"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Title Slide">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rectangle 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A07DEB81-93F3-B8AE-ABA0-72673FD4CD73}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1" y="0"/>
+            <a:ext cx="12192001" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93D64350-F4DD-8D92-DF42-B64B7DB49D4F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4287775" y="2685105"/>
+            <a:ext cx="6128968" cy="1907574"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="6000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EC07AE9-AAFD-EB4E-2CCB-C1E6E0E05948}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4287775" y="4843320"/>
+            <a:ext cx="6128968" cy="515489"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7" descr="SUNY Brockport Horizontal Logo with White Text">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C037F4D0-F598-8A09-A1D3-F098B0C41774}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4287775" y="1424763"/>
+            <a:ext cx="3941828" cy="1009701"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Picture 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3D50391-0AE8-43EA-766D-C27E05E28C33}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="11698" r="11698"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="3501275" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2230576648"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="3_Title Slide">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rectangle 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A07DEB81-93F3-B8AE-ABA0-72673FD4CD73}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1" y="0"/>
+            <a:ext cx="12192001" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F0EBE6"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93D64350-F4DD-8D92-DF42-B64B7DB49D4F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4287775" y="2685105"/>
+            <a:ext cx="6128968" cy="1907574"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="6000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EC07AE9-AAFD-EB4E-2CCB-C1E6E0E05948}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4287775" y="4843320"/>
+            <a:ext cx="6128968" cy="515489"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7" descr="SUNY Brockport Horizontal Logo with Green Text">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C037F4D0-F598-8A09-A1D3-F098B0C41774}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="10058398" cy="7772398"/>
+            <a:off x="4296332" y="1424763"/>
+            <a:ext cx="3924713" cy="1009701"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...8 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Picture 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3D50391-0AE8-43EA-766D-C27E05E28C33}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="11710" r="11710"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="625974" y="122262"/>
-            <a:ext cx="8675370" cy="1502305"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="3501275" cy="6858000"/>
           </a:xfrm>
-        </p:spPr>
-[...75 lines deleted...]
-      </p:sp>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3267811435"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3858616094"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Blank">
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2_Title Slide">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Content Placeholder 3"/>
+          <p:cNvPr id="16" name="Picture 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0588332B-A3ED-B283-A38A-5CFB84EC693C}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
-          <a:srcRect/>
-          <a:stretch/>
+          <a:srcRect l="2270" t="11868" r="19933" b="23227"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="10058398" cy="7772399"/>
+            <a:off x="-148857" y="0"/>
+            <a:ext cx="12340857" cy="6857999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Date Placeholder 1"/>
+          <p:cNvPr id="17" name="Rectangle 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A07DEB81-93F3-B8AE-ABA0-72673FD4CD73}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-148857" y="940981"/>
+            <a:ext cx="7400262" cy="4976037"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFFFF">
+              <a:alpha val="91000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93D64350-F4DD-8D92-DF42-B64B7DB49D4F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...14 lines deleted...]
-          <p:cNvPr id="3" name="Footer Placeholder 2"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="654605" y="2728710"/>
+            <a:ext cx="6128968" cy="1907574"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="6000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EC07AE9-AAFD-EB4E-2CCB-C1E6E0E05948}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="654605" y="4834176"/>
+            <a:ext cx="6128968" cy="515489"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...27 lines deleted...]
-      </p:sp>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7" descr="SUNY Brockport Horizontal Logo with Green Text">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C037F4D0-F598-8A09-A1D3-F098B0C41774}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="599368" y="1490025"/>
+            <a:ext cx="3924713" cy="1009701"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="970980586"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1346602846"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="1_Blank">
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="4_Title Slide">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Content Placeholder 3"/>
+          <p:cNvPr id="16" name="Picture 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0588332B-A3ED-B283-A38A-5CFB84EC693C}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
-          <a:srcRect/>
-          <a:stretch/>
+          <a:srcRect t="17962" b="-1381"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="10058398" cy="7772398"/>
+            <a:off x="-148857" y="0"/>
+            <a:ext cx="12340857" cy="6857999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Date Placeholder 1"/>
+          <p:cNvPr id="17" name="Rectangle 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A07DEB81-93F3-B8AE-ABA0-72673FD4CD73}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-148858" y="3429000"/>
+            <a:ext cx="12340857" cy="3428999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93D64350-F4DD-8D92-DF42-B64B7DB49D4F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...14 lines deleted...]
-          <p:cNvPr id="3" name="Footer Placeholder 2"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="599368" y="3832004"/>
+            <a:ext cx="10381990" cy="1907574"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="6000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EC07AE9-AAFD-EB4E-2CCB-C1E6E0E05948}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="599368" y="5776793"/>
+            <a:ext cx="6128968" cy="515489"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...27 lines deleted...]
-      </p:sp>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Helvetica Neue" panose="02000503000000020004" pitchFamily="2" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master subtitle style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7" descr="SUNY Brockport Horizontal Logo with Green Text">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C037F4D0-F598-8A09-A1D3-F098B0C41774}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="599367" y="3793126"/>
+            <a:ext cx="3377210" cy="865074"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4104915587"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3614380477"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Content with Caption">
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Title and Content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F7F5EF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BF62074-7931-067E-A830-41ABD946011E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02F8CAA7-681B-F16B-B63B-FD3DDAD61324}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9184758" y="6311900"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Content Placeholder 3"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6426D348-0009-B3CF-BA8A-D6BB3246CF59}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2" y="1"/>
-            <a:ext cx="10058398" cy="7772399"/>
+            <a:off x="9563327" y="6179636"/>
+            <a:ext cx="1933353" cy="497389"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C477A04-AB48-976B-5C5E-39BCCBFEF679}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1548384"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CE7BA3F-2619-A401-C1EA-6360292945AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="491640" y="168262"/>
-[...33 lines deleted...]
-            <a:ext cx="5092065" cy="5065516"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="3520"/>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr>
-[...22 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Click to edit Master text styles</a:t>
-[...42 lines deleted...]
-        </p:nvSpPr>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="12" name="Straight Connector 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{491F9209-B6A1-6A74-3C81-01514C7ED837}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="692825" y="1577009"/>
-            <a:ext cx="3244096" cy="5074511"/>
+            <a:off x="0" y="1456773"/>
+            <a:ext cx="11353800" cy="0"/>
           </a:xfrm>
-        </p:spPr>
-[...113 lines deleted...]
-      </p:sp>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="bg2"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="542475349"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2614655661"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="1_Content with Caption">
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="2_Title and Content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F7F5EF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC7E25F0-0F4F-2E5D-B4CA-F7F6D8087F50}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
-        </p:nvPicPr>
-[...4 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2" y="1"/>
-            <a:ext cx="10058398" cy="7772398"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="1548384"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...3 lines deleted...]
-          <p:cNvPr id="2" name="Title 1"/>
+          <a:solidFill>
+            <a:schemeClr val="tx2"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6806D2C4-A15B-894E-2FA8-B99BA6A6A2CA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...8 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:defRPr sz="4700"/>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BF62074-7931-067E-A830-41ABD946011E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4276130" y="1577009"/>
-            <a:ext cx="5092065" cy="5065516"/>
+            <a:off x="838200" y="2055813"/>
+            <a:ext cx="10515600" cy="4121150"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...27 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...112 lines deleted...]
-          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02F8CAA7-681B-F16B-B63B-FD3DDAD61324}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9184758" y="6311900"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:fld id="{4DA42BE1-A1C9-4444-A26B-FE45C3DF19A8}" type="slidenum">
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="5" name="Straight Connector 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{456B6AFE-D237-E946-54C1-3B3344C7631A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1456773"/>
+            <a:ext cx="11353800" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:schemeClr val="bg2"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3405742038"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="393195969"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Picture with Caption">
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="1_Title and Content">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="F7F5EF"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6806D2C4-A15B-894E-2FA8-B99BA6A6A2CA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BF62074-7931-067E-A830-41ABD946011E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02F8CAA7-681B-F16B-B63B-FD3DDAD61324}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9184758" y="6311900"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="8" name="Straight Connector 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DDA2C56-064B-4F29-6B85-FDD77F4E6383}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1456773"/>
+            <a:ext cx="10515600" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:schemeClr val="bg2"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Content Placeholder 3"/>
+          <p:cNvPr id="9" name="Picture 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6426D348-0009-B3CF-BA8A-D6BB3246CF59}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="10058398" cy="7772399"/>
+            <a:off x="9563327" y="6179636"/>
+            <a:ext cx="1933353" cy="497389"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...231 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1315109128"/>
-[...2869 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3554081742"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3941921735"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...24 lines deleted...]
-          <p:cNvPr id="2" name="Title Placeholder 1"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B54A9BD-21E3-C713-B600-71B49ABD686F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="452976" y="122262"/>
-            <a:ext cx="8675370" cy="1502305"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80A53924-29E7-2A2B-9F92-67AB972CA5F2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="691515" y="2069042"/>
-            <a:ext cx="8675370" cy="4931516"/>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDC81DF3-A44D-9A3B-1105-1DD77A2D7617}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="691515" y="7203865"/>
-            <a:ext cx="2263140" cy="413808"/>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
-              <a:defRPr sz="1320">
+              <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{B086136C-BF9A-7743-A43D-39D177D45F68}" type="datetimeFigureOut">
-[...2 lines deleted...]
-            </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFB12C2E-8841-2767-8E37-2196ED55342A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3331845" y="7203865"/>
-            <a:ext cx="3394710" cy="413808"/>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
-              <a:defRPr sz="1320">
+              <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29A6299C-D14B-EF73-982E-ACFC1C5E5035}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7103745" y="7203865"/>
-            <a:ext cx="1841472" cy="413808"/>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
-              <a:defRPr sz="1320">
+              <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
-                    <a:tint val="75000"/>
+                    <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{4DA42BE1-A1C9-4444-A26B-FE45C3DF19A8}" type="slidenum">
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1684970924"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="251459159"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483661" r:id="rId1"/>
-[...5 lines deleted...]
-    <p:sldLayoutId id="2147483676" r:id="rId7"/>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
+    <p:sldLayoutId id="2147483668" r:id="rId2"/>
+    <p:sldLayoutId id="2147483660" r:id="rId3"/>
+    <p:sldLayoutId id="2147483662" r:id="rId4"/>
+    <p:sldLayoutId id="2147483661" r:id="rId5"/>
+    <p:sldLayoutId id="2147483663" r:id="rId6"/>
+    <p:sldLayoutId id="2147483650" r:id="rId7"/>
     <p:sldLayoutId id="2147483665" r:id="rId8"/>
-    <p:sldLayoutId id="2147483677" r:id="rId9"/>
+    <p:sldLayoutId id="2147483664" r:id="rId9"/>
     <p:sldLayoutId id="2147483666" r:id="rId10"/>
-    <p:sldLayoutId id="2147483678" r:id="rId11"/>
+    <p:sldLayoutId id="2147483651" r:id="rId11"/>
     <p:sldLayoutId id="2147483667" r:id="rId12"/>
-    <p:sldLayoutId id="2147483681" r:id="rId13"/>
-[...4 lines deleted...]
-    <p:sldLayoutId id="2147483672" r:id="rId18"/>
+    <p:sldLayoutId id="2147483652" r:id="rId13"/>
+    <p:sldLayoutId id="2147483669" r:id="rId14"/>
+    <p:sldLayoutId id="2147483653" r:id="rId15"/>
+    <p:sldLayoutId id="2147483670" r:id="rId16"/>
+    <p:sldLayoutId id="2147483654" r:id="rId17"/>
+    <p:sldLayoutId id="2147483655" r:id="rId18"/>
+    <p:sldLayoutId id="2147483656" r:id="rId19"/>
+    <p:sldLayoutId id="2147483657" r:id="rId20"/>
+    <p:sldLayoutId id="2147483659" r:id="rId21"/>
+    <p:sldLayoutId id="2147483658" r:id="rId22"/>
   </p:sldLayoutIdLst>
+  <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="ctr" defTabSz="1005840" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr lang="en-US" sz="4700" b="1" i="0" kern="1200" dirty="0">
+        <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="bg1"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Helvetica" pitchFamily="2" charset="0"/>
+          <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="251460" indent="-251460" algn="l" defTabSz="1005840" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1100"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="3080" b="0" i="0" kern="1200">
+        <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Helvetica" pitchFamily="2" charset="0"/>
+          <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="754380" indent="-251460" algn="l" defTabSz="1005840" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="550"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2640" b="0" i="0" kern="1200">
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Helvetica" pitchFamily="2" charset="0"/>
+          <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="1257300" indent="-251460" algn="l" defTabSz="1005840" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="550"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2200" b="0" i="0" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Helvetica" pitchFamily="2" charset="0"/>
+          <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1760220" indent="-251460" algn="l" defTabSz="1005840" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="550"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1980" b="0" i="0" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Helvetica" pitchFamily="2" charset="0"/>
+          <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="2263140" indent="-251460" algn="l" defTabSz="1005840" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="550"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1980" b="0" i="0" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Helvetica" pitchFamily="2" charset="0"/>
+          <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2766060" indent="-251460" algn="l" defTabSz="1005840" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="550"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1980" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="3268980" indent="-251460" algn="l" defTabSz="1005840" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="550"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1980" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3771900" indent="-251460" algn="l" defTabSz="1005840" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="550"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1980" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="4274820" indent="-251460" algn="l" defTabSz="1005840" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="550"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1980" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="1005840" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1980" kern="1200">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="502920" algn="l" defTabSz="1005840" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1980" kern="1200">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="1005840" algn="l" defTabSz="1005840" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1980" kern="1200">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1508760" algn="l" defTabSz="1005840" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1980" kern="1200">
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="2011680" algn="l" defTabSz="1005840" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1980" kern="1200">
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2514600" algn="l" defTabSz="1005840" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1980" kern="1200">
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="3017520" algn="l" defTabSz="1005840" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1980" kern="1200">
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3520440" algn="l" defTabSz="1005840" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1980" kern="1200">
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="4023360" algn="l" defTabSz="1005840" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1980" kern="1200">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brockport.edu/support/lits/asis/support.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brockport.edu/life/accessibility_services/resources/accessibility" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64B2D523-AD73-91AD-77E4-04C290E8F0B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1885507" y="2647253"/>
+            <a:ext cx="8420986" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="6000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Title Slide Layouts</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1047954844"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Subtitle 8"/>
+          <p:cNvPr id="5" name="Title 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{840DBB1D-11F0-F7B1-AD1D-E2AE90CF9FC6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="subTitle" idx="1"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...8 lines deleted...]
-          <p:cNvPr id="8" name="Title 7"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8D5303F-7F94-DBEC-EBAF-2E6F173406FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C82E1BE1-0708-E8F1-1154-7B1FC26751F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3414033031"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="341875396"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E7DB670-A622-42AC-2142-40C9C9B41B2C}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9621BC9D-BFC6-C1FF-A3FB-A3FD4A99B613}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B8FD86C-F8AD-42FD-1363-134ED533B133}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C321922-BEFE-30CC-AED7-7536242F2F75}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1496230529"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{005D978B-B24E-F59F-59B4-9903CE50540A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC05F817-50A3-B013-08CF-4B1843E0E429}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC776BB0-358A-70A4-C201-3050D4B62335}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CB02EEF-5B3F-B3D9-968B-DC7295A59D5B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2474283157"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Title 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B34D6F94-857F-7E19-6B51-170B63732CF8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Insert your main idea here, highlight </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>accent words</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{646FFFA4-FF41-B77E-F991-E2C0A6336054}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>   </a:t>
+            </a:r>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="564635029"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D07B20D-E7A4-B760-F46A-47F0358FC4AB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86A3CC1F-85E1-5634-D792-C2A9CFF24343}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>   </a:t>
+            </a:r>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2981990491"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF842ED5-078A-A04C-EED9-40D24E6C8CAA}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11617A3B-C110-2FAB-A675-8E9DD0C04ABE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1885507" y="2647253"/>
+            <a:ext cx="8420986" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="6000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Text &amp; Image Layouts</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3392480969"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3E0DAD2-384C-9B5B-B499-710DA73082EA}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="13"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="30072" r="14180"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6581258" y="544512"/>
+            <a:ext cx="2463800" cy="2946400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA3824B4-DC8B-963B-FD5C-C184BF6C2949}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49F21807-19B9-1042-2F9A-24BC0D7C04BF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5148BC61-9175-385F-BC9F-09382CB7BA84}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="11781" r="32471"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9184758" y="3228076"/>
+            <a:ext cx="2463800" cy="2946400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{896636B4-701D-CC9D-B286-C7CB74D7AAA0}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect l="39074" t="7951" r="13340" b="19935"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6581258" y="3685277"/>
+            <a:ext cx="2463800" cy="2489199"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Picture Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4752449-0884-17D9-29A5-32C7F6801867}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:srcRect t="16323" b="16323"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9184758" y="544512"/>
+            <a:ext cx="2463800" cy="2489199"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1932083766"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ABD048F-63AB-003A-8C1E-7E9AE3B4ADDE}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="653143" y="1607540"/>
+            <a:ext cx="2286000" cy="390233"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B95CE65F-1B1E-AA47-39FD-611CFFD6089D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Title Here</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C8D7D00-39EB-5B8A-291C-654FCC739DA0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="1163875"/>
+            <a:ext cx="7609945" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Subhead Here</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Content Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D59D5666-EC5B-3BEE-EB38-818CDEAC21A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839787" y="2134353"/>
+            <a:ext cx="2099356" cy="3684588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0"/>
+              <a:t>Specifics</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A2D61F4-8F12-10A2-B42A-DA921828D34C}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="13"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="33621" r="33621"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01C31500-7730-68AE-73BD-2A922F96C748}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3107094" y="1607540"/>
+            <a:ext cx="2286000" cy="390233"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07FA1614-3B86-6A5A-AD27-786C89D578A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3181512" y="1650021"/>
+            <a:ext cx="2220913" cy="388937"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Subhead Here</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rectangle 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FA64636-4874-A3DF-B66E-3C2860DAA6C4}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5561045" y="1607540"/>
+            <a:ext cx="2286000" cy="390233"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08FBA163-9A95-FE4D-E188-9C89A806AAAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5635463" y="1650021"/>
+            <a:ext cx="2220913" cy="388937"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Subhead Here</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Content Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15A02B51-A7E5-4DAB-5FC5-78AF7412B494}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3233737" y="2134353"/>
+            <a:ext cx="2099356" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800"/>
+              <a:t>Specifics</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Content Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{037AE590-3A40-1A0D-D44E-7E805D5EEAC7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5665787" y="2134353"/>
+            <a:ext cx="2099356" cy="3684588"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800"/>
+              <a:t>Specifics</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3913591998"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F32315C-0F94-E5E6-4A67-19C37DAB3B08}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E882601-7930-0FB5-C9DB-55909CE998E6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{837417BD-CD63-BAD3-C694-CBE8B8904DE9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>   </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Oval 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13AD0225-88C1-2543-DC45-C83FFC265836}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6941574" y="953908"/>
+            <a:ext cx="953729" cy="953729"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Oval 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B5AAB73-56C5-6B5C-05F3-ABCCDD640502}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6941574" y="2725789"/>
+            <a:ext cx="953729" cy="953729"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Oval 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11F52380-9C04-3399-21A5-6D879171BC25}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6941574" y="4497669"/>
+            <a:ext cx="953729" cy="953729"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="11" name="Straight Connector 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C81CC5D4-2645-21DD-F766-3799B3D9335C}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6941574" y="2292120"/>
+            <a:ext cx="4552336" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:alpha val="19424"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="12" name="Straight Connector 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C262ACB-26A6-BD0D-5056-6846BD3AA5C5}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6941574" y="4200525"/>
+            <a:ext cx="4552336" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent1">
+                <a:alpha val="19424"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED8DD168-78DE-6E56-BDC6-96D1ABC30683}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8111613" y="1053343"/>
+            <a:ext cx="3087329" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Point 1</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Description</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D041FF0-B542-D74E-7BF3-CA59A124F78C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8111613" y="2842814"/>
+            <a:ext cx="3087329" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Point 2</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Description</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0969055C-9E6F-A4FC-05A3-BC4B95E44E3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8111613" y="4602788"/>
+            <a:ext cx="3087329" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Point 3</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Description</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F89E08AA-5B08-CA5D-96B2-50276FB1648A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7015315" y="1191842"/>
+            <a:ext cx="806246" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1" dirty="0"/>
+              <a:t>Place Icon here</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{206E014D-62F5-1414-7B2C-CE5855270421}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7015315" y="2951816"/>
+            <a:ext cx="806246" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1" dirty="0"/>
+              <a:t>Place Icon here</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6ECC4FA-63F7-E79F-C4A5-80E6A1648292}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7015315" y="4731455"/>
+            <a:ext cx="806246" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1" dirty="0"/>
+              <a:t>Place Icon here</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22586D44-F7B7-405B-E6FD-2C3547D38BBD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9217742" y="6330468"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1200" b="1" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>   </a:t>
+            </a:r>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1290030754"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65F45084-A6DF-9BC6-0ADD-2E80BE257BDC}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1488CD23-77CF-99E5-064F-4E09877D1B3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1885507" y="2647253"/>
+            <a:ext cx="8420986" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="6000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Blank Layouts</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3309482353"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8373B1E7-0F61-3C47-9558-10BDD36C11EE}"/>
+          <p:cNvPr id="4" name="Title 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98474EA2-A9F5-439F-A49C-B98B8AF2A0C7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...9 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A21B136D-051D-2D47-B5A7-678785DFE705}"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Subtitle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A84143B-2E69-A20E-84A8-FAFF061F0F0B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="139332949"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3025526131"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B559D03-F31C-36E7-757A-7C95AB6C12E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1205904469"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C861C97F-9B9A-1D90-F8D7-10C2C7246647}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="bg2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="633583369"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{582BB272-8B22-6D69-BAF7-528DDF0A7689}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>   </a:t>
+            </a:r>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>21</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1723836163"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EC034F1-961E-0D0F-4517-04A625B8EBB9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...8 lines deleted...]
-          </a:bodyPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...234 lines deleted...]
-          <p:cNvPr id="2" name="Title 1"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1FBDC8-ED79-7C3B-162A-28DBE0C3A6D9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...60 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1190748713"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3795876076"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="4" name="Title 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E44583F-9BD3-015F-9E07-74B0107A0A8E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...5 lines deleted...]
-          <p:cNvPr id="2" name="Title 1"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Subtitle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62B1D76A-4A50-0F08-AFF9-36CE265CEAD8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...7 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4009501331"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1047011091"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Content Placeholder 5"/>
+          <p:cNvPr id="4" name="Title 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC1CCA34-4230-F200-2AB9-AFC9AF1D9ECD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="quarter" idx="4"/>
+            <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvPr id="5" name="Subtitle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4506C857-1E17-7454-2610-BAE6F5B94B48}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="half" idx="2"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="4" name="Title 3"/>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1857718196"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{145DA48B-AA90-0489-833B-1E624B5A75B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Subtitle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{873D6D94-D4BA-59B4-6CF2-D0AF2B6B7404}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4046869224"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC6D4CAB-B54D-D627-C873-F4AFC0B71BD4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Subtitle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17C7736E-5351-1952-C245-B8534C0B3FA1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2561775860"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53128874-03F9-D56B-1A72-76FE0465A261}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3F5514E-B9FB-07B4-7917-8C3BD573992A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1885507" y="2647253"/>
+            <a:ext cx="8420986" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="6000" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx2"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Text Only Layouts</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3394947481"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5894635D-036D-2767-100D-0092F6173970}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Number Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{123C3890-594B-A444-35C0-16D0B979E03B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{1ECD4B0E-7882-4746-964F-9742637563DA}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CDF434D-2313-5EA8-21FB-F17C176BBB13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2915721209"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="362403586"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office Theme">
+    <a:clrScheme name="SUNY Brockport 2">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="00543C"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="FFC400"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="79B34B"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="36B779"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="FFE7A2"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="FFA300"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="008F89"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="00A7C0"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="79B34B"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="FFC726"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office Theme">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office Theme">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -6920,65 +10912,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6999,171 +10991,225 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="BPT_PPT_Template_2022" id="{5A5ACB94-2680-D240-B8A2-6A3E6F53DEF3}" vid="{B1956BB8-6C39-D542-B83E-8888D549222A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7181,65 +11227,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -7260,171 +11306,225 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7442,65 +11542,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -7521,101 +11621,506 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3241c459-9418-4922-be77-0f7a6d8d6ec9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="f231f814-7234-4254-aecd-2dda83c4fc37" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DBA7E57FA989834D9199C2849E531E08" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3a06212d3c7678a0ab7c558165eda891">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3241c459-9418-4922-be77-0f7a6d8d6ec9" xmlns:ns3="f231f814-7234-4254-aecd-2dda83c4fc37" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7351a9ae00f5e7fcf46ee0743160b2d5" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="3241c459-9418-4922-be77-0f7a6d8d6ec9"/>
+    <xsd:import namespace="f231f814-7234-4254-aecd-2dda83c4fc37"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="20" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="21" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3241c459-9418-4922-be77-0f7a6d8d6ec9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="14" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="15" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="54262ee7-4435-474e-a75e-be4ce4e05406" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="25" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f231f814-7234-4254-aecd-2dda83c4fc37" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="24" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{04d3141d-8d80-45a3-99df-d913b7a83a30}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f231f814-7234-4254-aecd-2dda83c4fc37">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D3626B2-A1BE-4A54-92ED-CCF47789F52F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="3241c459-9418-4922-be77-0f7a6d8d6ec9"/>
+    <ds:schemaRef ds:uri="f231f814-7234-4254-aecd-2dda83c4fc37"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DA7AB23-ABDE-412B-AC61-29B25E423CEC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="3241c459-9418-4922-be77-0f7a6d8d6ec9"/>
+    <ds:schemaRef ds:uri="f231f814-7234-4254-aecd-2dda83c4fc37"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9AD6285-33F9-4529-BB59-C6A3AE98223A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{696ec499-0f24-4fd9-b691-252a2884ef3b}" enabled="0" method="" siteId="{696ec499-0f24-4fd9-b691-252a2884ef3b}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
   <TotalTime></TotalTime>
-  <Words>323</Words>
+  <Words>68</Words>
   <Application>Microsoft Macintosh PowerPoint</Application>
-  <PresentationFormat>Custom</PresentationFormat>
-[...2 lines deleted...]
-  <Notes>1</Notes>
+  <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>32</Paragraphs>
+  <Slides>22</Slides>
+  <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>22</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="26" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Aptos Display</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Helvetica</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>Click to add title</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-      <vt:lpstr>**DELETE This Slide Before Presenting** How to Make Your Presentation ACCESSIBLE AND WHY:</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Click to add title</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Insert your main idea here, highlight accent words</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Title Here</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Click to add title</dc:title>
-  <dc:creator>Rhea, Alexander (arhea)</dc:creator>
+  <dc:title/>
+  <dc:creator>Graney, Franca (fgraney)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100DBA7E57FA989834D9199C2849E531E08</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>