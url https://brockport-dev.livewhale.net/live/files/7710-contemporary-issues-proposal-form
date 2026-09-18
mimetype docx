--- v0 (2026-06-11)
+++ v1 (2026-09-18)
@@ -1,137 +1,209 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4E994AE1" w14:textId="5940F544" w:rsidR="00984E10" w:rsidRDefault="00984E10" w:rsidP="009A01C7">
+    <w:p w14:paraId="4E994AE1" w14:textId="293CD4A7" w:rsidR="00984E10" w:rsidRDefault="00984E10" w:rsidP="009A01C7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contemporary Issues</w:t>
       </w:r>
       <w:r w:rsidR="00C7000F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Integrative Learning)</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="006875DF">
+      <w:r w:rsidR="003A7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Proposal Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0D2C8C" w14:textId="77777777" w:rsidR="00AF143A" w:rsidRDefault="00AF143A" w:rsidP="003A7508">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33FB6DEE" w14:textId="409E897C" w:rsidR="003A7508" w:rsidRDefault="003A7508" w:rsidP="003A7508">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Type an X next to the correct option</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A46330" w14:textId="77777777" w:rsidR="003A7508" w:rsidRDefault="003A7508" w:rsidP="003A7508">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB198C3" w14:textId="62D22C54" w:rsidR="003A7508" w:rsidRPr="00A80B59" w:rsidRDefault="00520375" w:rsidP="003A7508">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80B59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>New Course</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006875DF">
+      <w:r w:rsidR="003A7508" w:rsidRPr="00A80B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A7508" w:rsidRPr="00A80B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55EEC72C" w14:textId="77777777" w:rsidR="003A7508" w:rsidRPr="00A80B59" w:rsidRDefault="00520375" w:rsidP="003A7508">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80B59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Course Change</w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-        <w:jc w:val="center"/>
+    </w:p>
+    <w:p w14:paraId="1A062CCF" w14:textId="1DB6DDD7" w:rsidR="00520375" w:rsidRPr="00A80B59" w:rsidRDefault="00520375" w:rsidP="003A7508">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A80B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recertification </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="6F867D1E" w14:textId="77777777" w:rsidR="00E15DC9" w:rsidRDefault="00E15DC9" w:rsidP="003A7508">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C27C8BE" w14:textId="0355C989" w:rsidR="00C7000F" w:rsidRDefault="00C7000F" w:rsidP="00C7000F">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Arial" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="58D09BFF">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Arial" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Contemporary issues courses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -246,492 +318,295 @@
       </w:r>
       <w:r w:rsidR="00B13FE6">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Arial" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to solve complex problems, create new ideas, and develop a deeper understanding of the world. </w:t>
       </w:r>
       <w:r w:rsidRPr="58D09BFF">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Arial" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Contemporary issues courses help students to adapt their intellectual skills, contributing to students’ personal success, social responsibility, and civic engagement in today’s global society (adapted from American Association of Colleges and Universities VALUE rubric for integrative learning). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50C341B5" w14:textId="77777777" w:rsidR="00520375" w:rsidRDefault="00520375" w:rsidP="00C7000F">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:eastAsia="Arial" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08693654" w14:textId="10EE75EB" w:rsidR="00520375" w:rsidRDefault="00520375" w:rsidP="00520375">
-[...3 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="08693654" w14:textId="10EE75EB" w:rsidR="00520375" w:rsidRPr="00B961C6" w:rsidRDefault="00520375" w:rsidP="00520375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00520375">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>*See https://www.interaction-design.org/literature/topics/wicked-problems?srsl</w:t>
-[...32 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">*See </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B961C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>https://www.interaction-design.org/literature/topics/wicked-problems?srsltid=AfmBOor0Cjx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738C4A51" w14:textId="7DF0B3BB" w:rsidR="00520375" w:rsidRDefault="00520375" w:rsidP="00520375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B961C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4OG3mu_S5GA2MTEH7rl_Olke6ySRmoA5tGChMFDwYkFiX</w:t>
       </w:r>
-    </w:p>
-[...324 lines deleted...]
-    <w:p w14:paraId="39B8117B" w14:textId="77777777" w:rsidR="009A01C7" w:rsidRPr="009A01C7" w:rsidRDefault="009A01C7" w:rsidP="009A01C7">
+      <w:r w:rsidR="00B961C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for characteristics and examples of wicked problems. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="422D7FD3" w14:textId="77777777" w:rsidR="003A7508" w:rsidRDefault="003A7508" w:rsidP="00520375">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FC0BC8B" w14:textId="77777777" w:rsidR="003A7508" w:rsidRPr="00E15DC9" w:rsidRDefault="003A7508" w:rsidP="003A7508">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E15DC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">our course proposal should </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>clearly articulate the problem in a question format, explain how it qualifies as a wicked problem, and describe how the problem is to be explored in the class</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C26FBE4" w14:textId="77777777" w:rsidR="003A7508" w:rsidRDefault="003A7508" w:rsidP="003A7508">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29471DFE" w14:textId="77777777" w:rsidR="003A7508" w:rsidRDefault="003A7508" w:rsidP="003A7508">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2522BB7C" w14:textId="25C8F40B" w:rsidR="003A7508" w:rsidRPr="003A7508" w:rsidRDefault="003A7508" w:rsidP="003A7508">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Note: Proposals that neglect to include or address the required components will be returned by the committee for completion before consideration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B74AA9" w14:textId="77777777" w:rsidR="009A01C7" w:rsidRPr="009A01C7" w:rsidRDefault="009A01C7" w:rsidP="003A7508">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CA20A76" w14:textId="77777777" w:rsidR="003A7508" w:rsidRDefault="003A7508" w:rsidP="009A01C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39B8117B" w14:textId="3EA28A57" w:rsidR="009A01C7" w:rsidRPr="009A01C7" w:rsidRDefault="009A01C7" w:rsidP="009A01C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A01C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A. GENERAL EDUCATION POLICIES AND SUNY GUIDELINES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65837E96" w14:textId="77777777" w:rsidR="009A01C7" w:rsidRPr="009A01C7" w:rsidRDefault="009A01C7" w:rsidP="009A01C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="009C37B5" w14:textId="04C6E71F" w:rsidR="009A01C7" w:rsidRPr="009A01C7" w:rsidRDefault="009A01C7" w:rsidP="009A01C7">
+    <w:p w14:paraId="009C37B5" w14:textId="53C98D1C" w:rsidR="009A01C7" w:rsidRPr="009A01C7" w:rsidRDefault="009A01C7" w:rsidP="009A01C7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A01C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Familiarize yourself with proposal requirements and general education policies by visiting: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A01C7">
-[...8 lines deleted...]
-        <w:t>https://www.brockport.edu/academics/general-education/information-for-instructors/</w:t>
+      <w:r w:rsidR="00581E77" w:rsidRPr="00E12D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>https://www.brockport.edu/academics/general-education/handbook/#proposingchangingre-certifying-a-course</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0411CDDC" w14:textId="77777777" w:rsidR="009A01C7" w:rsidRPr="009A01C7" w:rsidRDefault="009A01C7" w:rsidP="009A01C7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A131FC1" w14:textId="775EA2C2" w:rsidR="009A01C7" w:rsidRPr="009A01C7" w:rsidRDefault="009A01C7" w:rsidP="009A01C7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -823,1675 +698,1921 @@
         </w:rPr>
         <w:t xml:space="preserve">thus facilitating backward design for program consistency. GE area rubrics can be consulted here: </w:t>
       </w:r>
       <w:r w:rsidRPr="009A01C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>https://www.brockport.edu/academics/general-education/assessment/rubric/</w:t>
       </w:r>
       <w:r w:rsidRPr="009A01C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218F70C5" w14:textId="77777777" w:rsidR="00A94AD4" w:rsidRDefault="00A94AD4" w:rsidP="009A01C7">
-[...12 lines deleted...]
-    <w:p w14:paraId="0576A67B" w14:textId="1775E99A" w:rsidR="009A01C7" w:rsidRPr="009A01C7" w:rsidRDefault="009A01C7" w:rsidP="009A01C7">
+    <w:p w14:paraId="218F70C5" w14:textId="77777777" w:rsidR="00A94AD4" w:rsidRDefault="00A94AD4" w:rsidP="003A7508">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6265A299" w14:textId="77777777" w:rsidR="00AF143A" w:rsidRDefault="00AF143A" w:rsidP="009A01C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="115A9265" w14:textId="77777777" w:rsidR="00BE0EC6" w:rsidRDefault="00BE0EC6" w:rsidP="009A01C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="049DC37C" w14:textId="77777777" w:rsidR="00BE0EC6" w:rsidRDefault="00BE0EC6" w:rsidP="009A01C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D7F4652" w14:textId="77777777" w:rsidR="00BE0EC6" w:rsidRDefault="00BE0EC6" w:rsidP="009A01C7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0576A67B" w14:textId="33610EBD" w:rsidR="009A01C7" w:rsidRPr="009A01C7" w:rsidRDefault="009A01C7" w:rsidP="009A01C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A01C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>B. COURSE</w:t>
       </w:r>
       <w:r w:rsidRPr="009A01C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> STRUCTURE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33DD7674" w14:textId="77777777" w:rsidR="009A01C7" w:rsidRPr="009A01C7" w:rsidRDefault="009A01C7" w:rsidP="009A01C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6741C776" w14:textId="77777777" w:rsidR="00A94AD4" w:rsidRDefault="00A94AD4" w:rsidP="00A94AD4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B961C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Course Description and Outline of Course Topics</w:t>
+      </w:r>
       <w:r w:rsidRPr="009A01C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>. The course description should give students a sense of the transferable knowledge/skills they will acquire in the course</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A01C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The outline should consist of a concise and sequential listing of the content and concepts to be addressed in the course and should clearly demonstrate attention to and alignment with general education SLOs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63796D62" w14:textId="77777777" w:rsidR="00B961C6" w:rsidRDefault="00B961C6" w:rsidP="00B961C6">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Course Description and Outline of Course Topics</w:t>
-[...10 lines deleted...]
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E804C80" w14:textId="5F36F1C9" w:rsidR="00B961C6" w:rsidRDefault="00787659" w:rsidP="00787659">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...60 lines deleted...]
-    <w:p w14:paraId="07A82E23" w14:textId="4CF5DC81" w:rsidR="00A94AD4" w:rsidRPr="00A94AD4" w:rsidRDefault="00A94AD4" w:rsidP="00A94AD4">
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Q</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>uestion to be explored</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="422E2748" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00787659">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1747DB35" w14:textId="7AABD397" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00787659">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Course description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5829298B" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00787659">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C609225" w14:textId="6B5C9CB7" w:rsidR="00787659" w:rsidRPr="00787659" w:rsidRDefault="00787659" w:rsidP="00787659">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Course outline:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="56AD4D3A" w14:textId="3B1A393B" w:rsidR="009A01C7" w:rsidRPr="00787659" w:rsidRDefault="009A01C7" w:rsidP="00787659">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B1635CF" w14:textId="77777777" w:rsidR="00B961C6" w:rsidRPr="00B961C6" w:rsidRDefault="00A94AD4" w:rsidP="00B961C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B961C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Instructional strategies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B961C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A94AD4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="OLE_LINK3"/>
+      <w:r w:rsidR="00B961C6" w:rsidRPr="00B961C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Please describe the specific instructional strategies and learning activities you will use to help students achieve each Student Learning Outcome. Explain how each strategy or activity supports students in meeting the outcome. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1B2E45" w14:textId="3982F78C" w:rsidR="00B961C6" w:rsidRPr="00B961C6" w:rsidRDefault="00B961C6" w:rsidP="00B961C6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73CB18BB" w14:textId="4242AC41" w:rsidR="00B961C6" w:rsidRPr="00E52B95" w:rsidRDefault="00B961C6" w:rsidP="00E52B95">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r w:rsidR="00A80B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>: Students will describe the historical and contemporary societal factors that shape the development of individual and group identity involving race, class, and gender. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509E3265" w14:textId="04E07585" w:rsidR="00B961C6" w:rsidRPr="00E52B95" w:rsidRDefault="00B961C6" w:rsidP="00B961C6">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="600034D7" w14:textId="51C758F4" w:rsidR="00B961C6" w:rsidRPr="00E52B95" w:rsidRDefault="00B961C6" w:rsidP="00B961C6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>The primary teaching method(s) to be used to support this outcome is/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E52B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>are:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E52B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> full-class and small-group discussion of primary documents, scholarly readings, and documentary film; analytical reading responses; lectures and lecture reflections. Interactive lectures provide students with context about the historical and contemporary societal factors shaping the development of individual and group identities involving race, class, and gender in Puerto Rico and the Puerto Rican diaspora. Full-class and small-group discussion of readings and films develops students’ ability to describe these factors, with ample instructor feedback and small-group work being a type of collaborative project. Short analytical reading responses submitted to BSP have students practicing and honing their ability to describe such factors in argumentative writing with supporting evidence. Short, less formal lecture reflections written in class give me a sense of how lectures are landing, how well students can describe what information is familiar, new, or confusing to them, and what I need to clarify. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="7A6F6843" w14:textId="02F80862" w:rsidR="00984E10" w:rsidRDefault="00984E10" w:rsidP="00B961C6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73C83FF8" w14:textId="46CFCD40" w:rsidR="00984E10" w:rsidRPr="00984E10" w:rsidRDefault="00984E10" w:rsidP="00801E45">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503576">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>analyze</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503576">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>major</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00503576">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>issue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE5B2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>contemporary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>enduring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>human</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>significance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (an urgent problem or enduring question).</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7000F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B001149" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00787659">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69B5BE18" w14:textId="6227C6BC" w:rsidR="0054462C" w:rsidRDefault="00787659" w:rsidP="00787659">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Instructional strategies</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11AC4FC9" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00787659">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B775651" w14:textId="77777777" w:rsidR="00787659" w:rsidRPr="00787659" w:rsidRDefault="00787659" w:rsidP="00984E10">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6602FC36" w14:textId="2130D706" w:rsidR="00984E10" w:rsidRDefault="00984E10" w:rsidP="00801E45">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A94AD4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...7 lines deleted...]
-    <w:p w14:paraId="59FE9B74" w14:textId="77777777" w:rsidR="00A94AD4" w:rsidRDefault="00A94AD4" w:rsidP="00A94AD4">
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students will </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>recognize</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>articulate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>relationships</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>between</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>different</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>knowledge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>areas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>i.e., disciplinary frameworks such as humanities, social science, arts, natural science, mathematics etc. Students should be guided to address problems using multiple areas of knowledge and multiple perspectives—e.g., cultural, ethical, etc.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9955FE" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00801E45">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20AF8A72" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00787659">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Instructional strategies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2B954A" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00801E45">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B431A64" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00801E45">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC356F7" w14:textId="490B22CE" w:rsidR="00984E10" w:rsidRDefault="00984E10" w:rsidP="00801E45">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students will </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>locate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>evaluate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>synthesize</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>variety</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>sources</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D70CFF2" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00801E45">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0293701F" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00787659">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Instructional strategies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C6BB0D" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00801E45">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1980F067" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00801E45">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A739BE3" w14:textId="7802ABAC" w:rsidR="00984E10" w:rsidRPr="00984E10" w:rsidRDefault="00984E10" w:rsidP="00801E45">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Active learning techniques (e.g., group discussions, problem-solving exercises)</w:t>
-[...103 lines deleted...]
-      <w:pPr>
+        <w:t>SLO 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students will </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>demonstrate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>ability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>develop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>defend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>well-reasoned</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>arguments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D40508" w14:textId="77777777" w:rsidR="00787659" w:rsidRPr="00787659" w:rsidRDefault="00787659" w:rsidP="00787659">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73C83FF8" w14:textId="46CFCD40" w:rsidR="00984E10" w:rsidRPr="00984E10" w:rsidRDefault="00984E10" w:rsidP="00801E45">
-      <w:pPr>
+    <w:p w14:paraId="49F4416F" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00787659">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Instructional strategies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648FB0EF" w14:textId="77777777" w:rsidR="00787659" w:rsidRPr="00787659" w:rsidRDefault="00787659" w:rsidP="00787659">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...1272 lines deleted...]
-    <w:p w14:paraId="73A80002" w14:textId="4932BEBD" w:rsidR="00A94AD4" w:rsidRPr="00A94AD4" w:rsidRDefault="00A94AD4" w:rsidP="00A94AD4">
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F084FE" w14:textId="77777777" w:rsidR="00787659" w:rsidRPr="00787659" w:rsidRDefault="00787659" w:rsidP="00787659">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73A80002" w14:textId="7783A8D2" w:rsidR="00A94AD4" w:rsidRPr="00A94AD4" w:rsidRDefault="00A94AD4" w:rsidP="00A94AD4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A94AD4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Course Syllabus</w:t>
       </w:r>
@@ -2519,51 +2640,80 @@
       </w:r>
       <w:r w:rsidRPr="00A94AD4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the course. (Note: the syllabus must reflect that course content is aligned with the GE area outcomes)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="005A4BEA" w14:textId="77777777" w:rsidR="00984215" w:rsidRPr="00984215" w:rsidRDefault="00984215" w:rsidP="00984E10">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DAFC698" w14:textId="77777777" w:rsidR="00A94AD4" w:rsidRDefault="00A94AD4" w:rsidP="00A94AD4">
+    <w:p w14:paraId="2722190D" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00AF143A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7042EFF0" w14:textId="77777777" w:rsidR="00AF143A" w:rsidRDefault="00AF143A" w:rsidP="00A94AD4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DAFC698" w14:textId="701BA983" w:rsidR="00A94AD4" w:rsidRDefault="00A94AD4" w:rsidP="00A94AD4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006875DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>C. ASSESSMENT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2919,1077 +3069,1097 @@
       <w:r w:rsidRPr="00984E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (an urgent problem or enduring question).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="311765C2" w14:textId="77777777" w:rsidR="0054462C" w:rsidRPr="00984E10" w:rsidRDefault="0054462C" w:rsidP="00984215">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59BBAAC2" w14:textId="705D3FCF" w:rsidR="00984215" w:rsidRPr="00801E45" w:rsidRDefault="00801E45" w:rsidP="0054462C">
-[...6 lines deleted...]
-        </w:pBdr>
+    <w:p w14:paraId="2083A0CD" w14:textId="4D9A037F" w:rsidR="0054462C" w:rsidRDefault="00787659" w:rsidP="00787659">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Formative assessments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11DA2EC7" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00984215">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F92A8A0" w14:textId="31082517" w:rsidR="00984215" w:rsidRDefault="00984215" w:rsidP="00984215">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00801E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students will </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>recognize</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>articulate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>relationships</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>between</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>different</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>knowledge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>areas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>i.e., disciplinary frameworks such as humanities, social science, arts, natural science, mathematics etc. Students should be guided to address problems using multiple areas of knowledge and multiple perspectives—e.g., cultural, ethical, etc.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352E5443" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00984215">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B5D9AA7" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00787659">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Formative assessments</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Formative assessment measures include</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2083A0CD" w14:textId="77777777" w:rsidR="0054462C" w:rsidRDefault="0054462C" w:rsidP="00984215">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ACA40BA" w14:textId="77777777" w:rsidR="0054462C" w:rsidRDefault="0054462C" w:rsidP="00787659">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A551BC6" w14:textId="4C2209AB" w:rsidR="00984215" w:rsidRDefault="00984215" w:rsidP="0054462C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:iCs/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0F92A8A0" w14:textId="31082517" w:rsidR="00984215" w:rsidRDefault="00984215" w:rsidP="00984215">
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00801E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students will </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>locate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>evaluate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>synthesize</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>variety</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>sources</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2341512D" w14:textId="77777777" w:rsidR="0054462C" w:rsidRDefault="0054462C" w:rsidP="0054462C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F4CB9D6" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00787659">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Formative assessments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE982D3" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="0054462C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70B3D26A" w14:textId="2D86B101" w:rsidR="00984215" w:rsidRDefault="00984215" w:rsidP="0054462C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00801E45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>SLO 2</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>SLO 4:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00984E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00984E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>recognize</w:t>
+        <w:t>demonstrate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00984E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00984E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU" w:bidi="en-US"/>
         </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>ability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>develop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00984E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00984E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>articulate</w:t>
+        <w:t>defend</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00984E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00984E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>relationships</w:t>
+        <w:t>well-reasoned</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00984E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00984E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>between</w:t>
-[...107 lines deleted...]
-      <w:r w:rsidRPr="00984E10">
+        <w:t>arguments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACA40BA" w14:textId="77777777" w:rsidR="0054462C" w:rsidRDefault="0054462C" w:rsidP="00984215">
+    <w:p w14:paraId="2BBB36CD" w14:textId="77777777" w:rsidR="0054462C" w:rsidRDefault="0054462C" w:rsidP="0054462C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...14 lines deleted...]
-        </w:pBdr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="689B1D9E" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00787659">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Formative assessments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1612C1A2" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="0054462C">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...667 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="678C50E1" w14:textId="77777777" w:rsidR="009A01C7" w:rsidRPr="009A01C7" w:rsidRDefault="009A01C7" w:rsidP="009A01C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DDD6093" w14:textId="77777777" w:rsidR="00801E45" w:rsidRPr="00C4493F" w:rsidRDefault="00801E45" w:rsidP="00801E45">
+    <w:p w14:paraId="0E4E59C7" w14:textId="1BC2706B" w:rsidR="00AF143A" w:rsidRPr="00AF143A" w:rsidRDefault="00801E45" w:rsidP="00801E45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4493F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Describe your plan for collecting summative student achievement data</w:t>
       </w:r>
       <w:r>
@@ -4094,65 +4264,124 @@
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">data on student achievement must </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">be collected using the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4493F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">appropriate GE assessment rubric found at </w:t>
       </w:r>
+      <w:r w:rsidR="00AF143A" w:rsidRPr="00AF143A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>https://www.brockport.edu/academics/general-education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DDD6093" w14:textId="14334798" w:rsidR="00801E45" w:rsidRPr="00C4493F" w:rsidRDefault="00801E45" w:rsidP="00AF143A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4493F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C4493F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>https://www.brockport.edu/academics/general-education/assessment/rubric/</w:t>
-      </w:r>
+        <w:t>assessment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C4493F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>/rubric</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C4493F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4493F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="316D6A7B" w14:textId="77777777" w:rsidR="009A01C7" w:rsidRPr="00801E45" w:rsidRDefault="009A01C7" w:rsidP="00801E45">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
@@ -4377,1098 +4606,1227 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00984E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU" w:bidi="en-US"/>
         </w:rPr>
         <w:t>significance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00984E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (an urgent problem or enduring question).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F9D7D3" w14:textId="77777777" w:rsidR="0054462C" w:rsidRPr="00984E10" w:rsidRDefault="0054462C" w:rsidP="00984215">
+    <w:p w14:paraId="16356C5A" w14:textId="77777777" w:rsidR="0054462C" w:rsidRDefault="0054462C" w:rsidP="00984215">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:i/>
-[...13 lines deleted...]
-        </w:pBdr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F4D36AC" w14:textId="686337E2" w:rsidR="00BB3497" w:rsidRDefault="00BB3497" w:rsidP="00BB3497">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Summative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assessment</w:t>
+      </w:r>
+      <w:r w:rsidR="0076455D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0076455D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E13D0A" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00984215">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...5 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1620AF0A" w14:textId="16781599" w:rsidR="00984215" w:rsidRDefault="00984215" w:rsidP="00984215">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00801E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students will </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>recognize</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>articulate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>relationships</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>between</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>different</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>knowledge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>areas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>i.e., disciplinary frameworks such as humanities, social science, arts, natural science, mathematics etc. Students should be guided to address problems using multiple areas of knowledge and multiple perspectives—e.g., cultural, ethical, etc.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A55E1A" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00984215">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FE671A4" w14:textId="4155696A" w:rsidR="00787659" w:rsidRPr="00787659" w:rsidRDefault="00787659" w:rsidP="00787659">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Summative assessment</w:t>
+      </w:r>
+      <w:r w:rsidR="0076455D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0076455D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B591AA5" w14:textId="77777777" w:rsidR="00787659" w:rsidRPr="00787659" w:rsidRDefault="00787659" w:rsidP="00984215">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AED93E8" w14:textId="1294D5A9" w:rsidR="00984215" w:rsidRDefault="00984215" w:rsidP="00984215">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00801E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 3:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students will </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>locate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>evaluate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:iCs/>
-[...7 lines deleted...]
-    <w:p w14:paraId="16356C5A" w14:textId="77777777" w:rsidR="0054462C" w:rsidRDefault="0054462C" w:rsidP="00984215">
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>synthesize</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>variety</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>sources</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A7F15E" w14:textId="77777777" w:rsidR="00787659" w:rsidRDefault="00787659" w:rsidP="00984215">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:iCs/>
-[...6 lines deleted...]
-    <w:p w14:paraId="1620AF0A" w14:textId="6BD99BA8" w:rsidR="00984215" w:rsidRDefault="00984215" w:rsidP="00984215">
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B324EF4" w14:textId="3962C4B6" w:rsidR="00787659" w:rsidRPr="00787659" w:rsidRDefault="00787659" w:rsidP="00787659">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Summative assessment</w:t>
+      </w:r>
+      <w:r w:rsidR="0076455D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0076455D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DEB45FD" w14:textId="77777777" w:rsidR="0054462C" w:rsidRDefault="0054462C" w:rsidP="00787659">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6977434D" w14:textId="197DE5F2" w:rsidR="00984215" w:rsidRDefault="00984215" w:rsidP="00984215">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00801E45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>SLO 2</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>SLO 4:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students will </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>demonstrate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>ability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>develop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>defend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>well-reasoned</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>arguments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2616AC45" w14:textId="77777777" w:rsidR="009D24EC" w:rsidRPr="009D24EC" w:rsidRDefault="009D24EC" w:rsidP="009D24EC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="040BE4AD" w14:textId="22BB6E62" w:rsidR="00787659" w:rsidRPr="00787659" w:rsidRDefault="00787659" w:rsidP="00787659">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Summative assessment</w:t>
+      </w:r>
+      <w:r w:rsidR="0076455D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0076455D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00984E10">
-[...956 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="3DA04268" w14:textId="77777777" w:rsidR="000A7E09" w:rsidRDefault="000A7E09"/>
     <w:sectPr w:rsidR="000A7E09" w:rsidSect="009A01C7">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -5489,50 +5847,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
+    <w:altName w:val="Garamond"/>
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06813285"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D16A62A4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -6408,50 +6767,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B55463C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="587026FA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E2D627B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BEF41654"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6493,51 +6965,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55683B23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB12FF64"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6582,51 +7054,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="583F3CE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00763040"/>
     <w:lvl w:ilvl="0" w:tplc="84C61E2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:iCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -6673,51 +7145,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DBD78CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA9261E2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6759,51 +7231,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61D15100"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06E4D8BC"/>
     <w:lvl w:ilvl="0" w:tplc="E7DC6C66">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6871,51 +7343,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="645C5B60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6DDE6694"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6957,51 +7429,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BB95769"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FE8C9EE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7044,165 +7516,184 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1975484408">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1477145716">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="998463589">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="519898107">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="596868432">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2109226580">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="556209053">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1169711873">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1558857047">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="316148514">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1921793538">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1144659707">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="928855367">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1302080467">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2001077369">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="283003549">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1711104042">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="141"/>
+  <w:zoom w:percent="163"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A01C7"/>
     <w:rsid w:val="0006477B"/>
     <w:rsid w:val="000A7E09"/>
     <w:rsid w:val="000F4458"/>
     <w:rsid w:val="001C0F11"/>
     <w:rsid w:val="002351DD"/>
     <w:rsid w:val="002E45C8"/>
+    <w:rsid w:val="00361FAE"/>
     <w:rsid w:val="0038312E"/>
     <w:rsid w:val="003944A5"/>
+    <w:rsid w:val="003A7508"/>
     <w:rsid w:val="00413927"/>
     <w:rsid w:val="0043738C"/>
     <w:rsid w:val="00452CF1"/>
     <w:rsid w:val="00495024"/>
+    <w:rsid w:val="004B0A27"/>
+    <w:rsid w:val="004B3FA9"/>
+    <w:rsid w:val="004D5FF0"/>
     <w:rsid w:val="00503576"/>
     <w:rsid w:val="00520375"/>
     <w:rsid w:val="0054462C"/>
+    <w:rsid w:val="00581E77"/>
     <w:rsid w:val="0059359F"/>
     <w:rsid w:val="005D6B4B"/>
     <w:rsid w:val="00632F34"/>
     <w:rsid w:val="00662B3E"/>
     <w:rsid w:val="006A646D"/>
+    <w:rsid w:val="0076455D"/>
+    <w:rsid w:val="00787659"/>
     <w:rsid w:val="007A017B"/>
+    <w:rsid w:val="007C304D"/>
     <w:rsid w:val="00801E45"/>
     <w:rsid w:val="00846EAF"/>
     <w:rsid w:val="0089368E"/>
     <w:rsid w:val="008F26EB"/>
     <w:rsid w:val="00984215"/>
     <w:rsid w:val="00984E10"/>
     <w:rsid w:val="009A01C7"/>
     <w:rsid w:val="009D24EC"/>
     <w:rsid w:val="00A310D4"/>
     <w:rsid w:val="00A336E1"/>
     <w:rsid w:val="00A604A5"/>
+    <w:rsid w:val="00A80B59"/>
     <w:rsid w:val="00A94AD4"/>
     <w:rsid w:val="00AB034D"/>
+    <w:rsid w:val="00AF143A"/>
     <w:rsid w:val="00B13FE6"/>
     <w:rsid w:val="00B31358"/>
     <w:rsid w:val="00B37198"/>
     <w:rsid w:val="00B565EF"/>
     <w:rsid w:val="00B83A68"/>
+    <w:rsid w:val="00B961C6"/>
+    <w:rsid w:val="00BB3497"/>
+    <w:rsid w:val="00BE0EC6"/>
     <w:rsid w:val="00C7000F"/>
     <w:rsid w:val="00D07314"/>
     <w:rsid w:val="00D665D1"/>
     <w:rsid w:val="00DE0812"/>
     <w:rsid w:val="00DE5B2F"/>
+    <w:rsid w:val="00E15DC9"/>
     <w:rsid w:val="00E2399D"/>
     <w:rsid w:val="00E36E2D"/>
+    <w:rsid w:val="00E52B95"/>
     <w:rsid w:val="00E94550"/>
     <w:rsid w:val="00FA6F8F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -8169,51 +8660,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00520375"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8467,74 +8958,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FCA74B5-7783-5847-8B18-7B70D601554A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5371</Characters>
+  <Pages>4</Pages>
+  <Words>1098</Words>
+  <Characters>6265</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6301</CharactersWithSpaces>
+  <CharactersWithSpaces>7349</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wilkerson-Barker, Donna (dwilkers)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>