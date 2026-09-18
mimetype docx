--- v0 (2026-06-11)
+++ v1 (2026-09-18)
@@ -1,197 +1,334 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="05420A7B" w14:textId="72373F41" w:rsidR="00615AFE" w:rsidRPr="006875DF" w:rsidRDefault="00615AFE" w:rsidP="00615AFE">
-      <w:pPr>
+    <w:p w14:paraId="00BFB3FE" w14:textId="6AC5012E" w:rsidR="004225C0" w:rsidRPr="0009319F" w:rsidRDefault="00615AFE" w:rsidP="0009319F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0009319F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Perspectives on Gender</w:t>
+      </w:r>
+      <w:r w:rsidR="005C68D5" w:rsidRPr="0009319F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004225C0" w:rsidRPr="0009319F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Proposal Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039CA86C" w14:textId="77777777" w:rsidR="005C68D5" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6319ADFF" w14:textId="77777777" w:rsidR="005C68D5" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Perspectives on Gender</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>Type an X next to the correct option</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B350BA4" w14:textId="77777777" w:rsidR="005C68D5" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D0C8404" w14:textId="77777777" w:rsidR="005C68D5" w:rsidRPr="00920DFF" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00920DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>New Course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00920DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00920DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14318DCF" w14:textId="77777777" w:rsidR="005C68D5" w:rsidRPr="00920DFF" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00920DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Course Change</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122651B8" w14:textId="394CCB97" w:rsidR="005C68D5" w:rsidRPr="00920DFF" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00920DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recertification </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D254E02" w14:textId="77777777" w:rsidR="005C68D5" w:rsidRPr="00537D16" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DB345F5" w14:textId="77777777" w:rsidR="005C68D5" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B2E91EB" w14:textId="522B2EE7" w:rsidR="005C68D5" w:rsidRPr="00091778" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Note: Proposals that neglect to include or address the required components will be returned by the committee for completion before consideration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A0D37D" w14:textId="77777777" w:rsidR="005C68D5" w:rsidRPr="00537D16" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E1CF9E1" w14:textId="77777777" w:rsidR="00615AFE" w:rsidRPr="006875DF" w:rsidRDefault="00615AFE" w:rsidP="00615AFE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68AB31F5" w14:textId="77777777" w:rsidR="00615AFE" w:rsidRPr="006875DF" w:rsidRDefault="00615AFE" w:rsidP="00615AFE">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006875DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>New Course</w:t>
-[...63 lines deleted...]
-        </w:rPr>
         <w:t>A. GENERAL EDUCATION POLICIES AND SUNY GUIDELINES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AA88290" w14:textId="77777777" w:rsidR="00615AFE" w:rsidRPr="006875DF" w:rsidRDefault="00615AFE" w:rsidP="00615AFE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DA579C4" w14:textId="77777777" w:rsidR="00615AFE" w:rsidRPr="006875DF" w:rsidRDefault="00615AFE" w:rsidP="00615AFE">
+    <w:p w14:paraId="7DA579C4" w14:textId="1AC1120A" w:rsidR="00615AFE" w:rsidRPr="006875DF" w:rsidRDefault="00615AFE" w:rsidP="00615AFE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006875DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Familiarize yourself with proposal requirements and general education policies by visiting: </w:t>
       </w:r>
-      <w:r w:rsidRPr="006875DF">
+      <w:r w:rsidR="00091778" w:rsidRPr="00E12D7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>https://www.brockport.edu/academics/general-education/information-for-instructors/</w:t>
+        <w:t>https://www.brockport.edu/academics/general-education/handbook/#proposingchangingre-certifying-a-course</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="503D61E4" w14:textId="77777777" w:rsidR="00615AFE" w:rsidRPr="006875DF" w:rsidRDefault="00615AFE" w:rsidP="00615AFE">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DE1543F" w14:textId="77777777" w:rsidR="00615AFE" w:rsidRPr="006875DF" w:rsidRDefault="00615AFE" w:rsidP="00615AFE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -205,51 +342,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">To consult SUNY implementation guidance for each GE area, visit </w:t>
       </w:r>
       <w:r w:rsidRPr="006875DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>https://system.suny.edu/academic-affairs/acaproplan/general-education/suny-ge/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2869EEB9" w14:textId="77777777" w:rsidR="00615AFE" w:rsidRPr="006875DF" w:rsidRDefault="00615AFE" w:rsidP="00615AFE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02F7F006" w14:textId="77777777" w:rsidR="00615AFE" w:rsidRPr="006875DF" w:rsidRDefault="00615AFE" w:rsidP="00615AFE">
+    <w:p w14:paraId="7CBFCE39" w14:textId="6C5C0FDD" w:rsidR="00615AFE" w:rsidRPr="005C68D5" w:rsidRDefault="00615AFE" w:rsidP="00615AFE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006875DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Course content and evaluation methods for GE SLOs must align with Brockport’s GE assessment rubrics. </w:t>
       </w:r>
       <w:r w:rsidRPr="0029013E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -267,79 +404,78 @@
         </w:rPr>
         <w:t xml:space="preserve">, thus facilitating backward design for program consistency. GE area rubrics can be consulted here:  </w:t>
       </w:r>
       <w:r w:rsidRPr="006875DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>https://www.brockport.edu/academics/general-education/assessment/rubric/</w:t>
       </w:r>
       <w:r w:rsidRPr="006875DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBFCE39" w14:textId="77777777" w:rsidR="00615AFE" w:rsidRPr="006875DF" w:rsidRDefault="00615AFE" w:rsidP="00615AFE">
-[...17 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="65575BD1" w14:textId="77777777" w:rsidR="00615AFE" w:rsidRPr="006875DF" w:rsidRDefault="00615AFE" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="636A3C1D" w14:textId="77777777" w:rsidR="00615AFE" w:rsidRPr="006875DF" w:rsidRDefault="00615AFE" w:rsidP="00615AFE">
+    <w:p w14:paraId="10085613" w14:textId="77777777" w:rsidR="005C68D5" w:rsidRDefault="005C68D5" w:rsidP="00615AFE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="636A3C1D" w14:textId="22D993D0" w:rsidR="00615AFE" w:rsidRPr="006875DF" w:rsidRDefault="00615AFE" w:rsidP="00615AFE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006875DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>B. COURSE</w:t>
       </w:r>
       <w:r w:rsidRPr="006875DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -409,505 +545,549 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009A01C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The outline should consist of a concise and sequential listing of the content and concepts to be addressed in the course and should clearly demonstrate attention to and alignment with general education SLOs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1985293B" w14:textId="77777777" w:rsidR="00615AFE" w:rsidRDefault="00615AFE" w:rsidP="0029013E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BF5EC21" w14:textId="77777777" w:rsidR="0029013E" w:rsidRDefault="0029013E" w:rsidP="0029013E">
-[...6 lines deleted...]
-        </w:pBdr>
+    <w:p w14:paraId="4BF78BD4" w14:textId="77777777" w:rsidR="005C68D5" w:rsidRPr="00537D16" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00537D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Course description:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BC123D" w14:textId="77777777" w:rsidR="005C68D5" w:rsidRPr="00537D16" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3414A047" w14:textId="77777777" w:rsidR="005C68D5" w:rsidRPr="00537D16" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00537D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Course outline: </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5F7E9A80" w14:textId="77777777" w:rsidR="0029013E" w:rsidRPr="009A01C7" w:rsidRDefault="0029013E" w:rsidP="0029013E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="597237ED" w14:textId="77777777" w:rsidR="0053380E" w:rsidRDefault="0053380E" w:rsidP="0053380E">
-      <w:pPr>
+    <w:p w14:paraId="744935E0" w14:textId="77777777" w:rsidR="005C68D5" w:rsidRPr="00537D16" w:rsidRDefault="0053380E" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002177CC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005C68D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Instruction</w:t>
+        <w:t>Instructional strategies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C68D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C68D5" w:rsidRPr="00537D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Please describe the specific instructional strategies and learning activities you will use to help students achieve each Student Learning Outcome. Explain how each strategy or activity supports students in meeting the outcome. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A4CCBC" w14:textId="77777777" w:rsidR="005C68D5" w:rsidRPr="00B961C6" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="484F139A" w14:textId="73085B91" w:rsidR="005C68D5" w:rsidRPr="00E52B95" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Example SLO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>: Students will describe the historical and contemporary societal factors that shape the development of individual and group identity involving race, class, and gender. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAFC37A" w14:textId="77777777" w:rsidR="005C68D5" w:rsidRPr="00E52B95" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DEAF291" w14:textId="29EBF39A" w:rsidR="005C68D5" w:rsidRPr="00E52B95" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>The primary teaching method(s) to be used to support this outcome is/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E52B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>are:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E52B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> full-class and small-group discussion of primary documents, scholarly readings, and documentary film; analytical reading </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>responses; lectures and lecture reflections. Interactive lectures provide students with context about the historical and contemporary societal factors shaping the development of individual and group identities involving race, class, and gender in Puerto Rico and the Puerto Rican diaspora. Full-class and small-group discussion of readings and films develops students’ ability to describe these factors, with ample instructor feedback and small-group work being a type of collaborative project. Short analytical reading responses submitted to BSP have students practicing and honing their ability to describe such factors in argumentative writing with supporting evidence. Short, less formal lecture reflections written in class give me a sense of how lectures are landing, how well students can describe what information is familiar, new, or confusing to them, and what I need to clarify. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9C0708" w14:textId="77777777" w:rsidR="005C68D5" w:rsidRPr="005C68D5" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D847B78" w14:textId="7F22E3D0" w:rsidR="00615AFE" w:rsidRPr="007F22B9" w:rsidRDefault="00615AFE" w:rsidP="00615AFE">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053380E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 1:</w:t>
+      </w:r>
+      <w:r w:rsidR="00365D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00365D6C" w:rsidRPr="00365D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will analyze how gender is socially and culturally constructed and resisted within patriarchy and/or other sex/gender systems from an intersectional framework</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006875DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="04462172" w14:textId="77777777" w:rsidR="005C68D5" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B72F1C5" w14:textId="39F1974C" w:rsidR="005C68D5" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Instructional strategies</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...17 lines deleted...]
-    <w:p w14:paraId="0DD86288" w14:textId="77777777" w:rsidR="0053380E" w:rsidRDefault="0053380E" w:rsidP="0053380E">
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC01199" w14:textId="77777777" w:rsidR="005C68D5" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...248 lines deleted...]
-    <w:p w14:paraId="7E5C05F8" w14:textId="3916C7E2" w:rsidR="00615AFE" w:rsidRDefault="00615AFE" w:rsidP="00615AFE">
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E5C05F8" w14:textId="73BB2D26" w:rsidR="00615AFE" w:rsidRPr="005C68D5" w:rsidRDefault="00615AFE" w:rsidP="005C68D5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A01C7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005C68D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Course Syllabus</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A01C7">
+      <w:r w:rsidRPr="005C68D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>. Attach a sample syllabus</w:t>
       </w:r>
-      <w:r w:rsidR="0029013E">
+      <w:r w:rsidR="0029013E" w:rsidRPr="005C68D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> that includes </w:t>
       </w:r>
-      <w:r w:rsidR="0029013E" w:rsidRPr="0029013E">
+      <w:r w:rsidR="0029013E" w:rsidRPr="005C68D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>the list of readings</w:t>
       </w:r>
-      <w:r w:rsidR="0029013E">
+      <w:r w:rsidR="0029013E" w:rsidRPr="005C68D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the course</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A01C7">
+      <w:r w:rsidRPr="005C68D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>. (Note: The syllabus must address the SUNY general education learning outcomes</w:t>
       </w:r>
-      <w:r w:rsidR="00365D6C">
+      <w:r w:rsidR="00365D6C" w:rsidRPr="005C68D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5DFED2" w14:textId="77777777" w:rsidR="00615AFE" w:rsidRDefault="00615AFE" w:rsidP="00615AFE">
-[...11 lines deleted...]
-    <w:p w14:paraId="04E65AFA" w14:textId="7EE8CD44" w:rsidR="0053380E" w:rsidRDefault="0053380E" w:rsidP="0053380E">
+    <w:p w14:paraId="2B5DFED2" w14:textId="77777777" w:rsidR="00615AFE" w:rsidRDefault="00615AFE" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33913845" w14:textId="77777777" w:rsidR="005C68D5" w:rsidRDefault="005C68D5" w:rsidP="0053380E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E65AFA" w14:textId="45C8632B" w:rsidR="0053380E" w:rsidRDefault="0053380E" w:rsidP="0053380E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006875DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>C. ASSESSMENT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1034,113 +1214,120 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C5A92D6" w14:textId="36CE17B0" w:rsidR="00615AFE" w:rsidRPr="00365D6C" w:rsidRDefault="00615AFE" w:rsidP="00365D6C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053380E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>SLO 1</w:t>
       </w:r>
       <w:r w:rsidRPr="006875DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00365D6C" w:rsidRPr="00365D6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Students will analyze how gender is socially and culturally constructed and resisted within patriarchy and/or other sex/gender systems from an intersectional framework.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C003D1" w14:textId="22075B44" w:rsidR="00615AFE" w:rsidRDefault="00615AFE" w:rsidP="00615AFE">
-[...27 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="092D9295" w14:textId="77777777" w:rsidR="005C68D5" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5580310C" w14:textId="7C41F3A9" w:rsidR="005C68D5" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Formative assessments</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...4 lines deleted...]
-        <w:t>Formative assessment measures include</w:t>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="065F4E4F" w14:textId="77777777" w:rsidR="00615AFE" w:rsidRPr="006875DF" w:rsidRDefault="00615AFE" w:rsidP="00615AFE">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45A51B07" w14:textId="77777777" w:rsidR="0053380E" w:rsidRPr="00C4493F" w:rsidRDefault="0053380E" w:rsidP="0053380E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
@@ -1356,88 +1543,107 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00365D6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Students will analyze how gender is socially and culturally constructed and resisted within patriarchy and/or other sex/gender systems from an intersectional framework.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B2E12F" w14:textId="77777777" w:rsidR="0053380E" w:rsidRDefault="0053380E" w:rsidP="0053380E">
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="54CB82E3" w14:textId="77777777" w:rsidR="005C68D5" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D7DD536" w14:textId="4A164E6D" w:rsidR="005C68D5" w:rsidRDefault="005C68D5" w:rsidP="005C68D5">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...4 lines deleted...]
-        <w:t>Summative assessment measures include</w:t>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Summative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assessments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31ED1967" w14:textId="77777777" w:rsidR="0053380E" w:rsidRPr="009A01C7" w:rsidRDefault="0053380E" w:rsidP="0053380E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15A6E8A8" w14:textId="77777777" w:rsidR="00615AFE" w:rsidRPr="006875DF" w:rsidRDefault="00615AFE" w:rsidP="00615AFE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F383B8A" w14:textId="77777777" w:rsidR="00615AFE" w:rsidRPr="006875DF" w:rsidRDefault="00615AFE" w:rsidP="00615AFE">
       <w:pPr>
@@ -2025,75 +2231,82 @@
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1975484408">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1477145716">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="998463589">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1144659707">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="928855367">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="141"/>
+  <w:zoom w:percent="163"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00615AFE"/>
+    <w:rsid w:val="00091778"/>
+    <w:rsid w:val="0009319F"/>
     <w:rsid w:val="000A7E09"/>
     <w:rsid w:val="002351DD"/>
     <w:rsid w:val="0029013E"/>
     <w:rsid w:val="00330C8B"/>
+    <w:rsid w:val="00361FAE"/>
     <w:rsid w:val="00365D6C"/>
     <w:rsid w:val="00413927"/>
     <w:rsid w:val="004225C0"/>
+    <w:rsid w:val="004D5FF0"/>
     <w:rsid w:val="0053380E"/>
+    <w:rsid w:val="005C68D5"/>
     <w:rsid w:val="005D6B4B"/>
     <w:rsid w:val="00615AFE"/>
     <w:rsid w:val="00662B3E"/>
+    <w:rsid w:val="007C304D"/>
+    <w:rsid w:val="00920DFF"/>
     <w:rsid w:val="00B83A68"/>
     <w:rsid w:val="00D07314"/>
     <w:rsid w:val="00E2399D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6934F019"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6532B2DB-5E69-5645-BBC0-8E4310DF84B6}"/>
 </w:settings>
@@ -3337,54 +3550,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>449</Words>
-  <Characters>2563</Characters>
+  <Words>642</Words>
+  <Characters>3661</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3006</CharactersWithSpaces>
+  <CharactersWithSpaces>4295</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wilkerson-Barker, Donna (dwilkers)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>