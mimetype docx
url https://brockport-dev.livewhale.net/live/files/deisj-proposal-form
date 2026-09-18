--- v0 (2026-06-11)
+++ v1 (2026-09-18)
@@ -1,208 +1,327 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2A2719AA" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
-      <w:pPr>
+    <w:p w14:paraId="2A2719AA" w14:textId="1E3AAC27" w:rsidR="00AC2E4B" w:rsidRPr="00FB3CFB" w:rsidRDefault="00AC2E4B" w:rsidP="00FB3CFB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB3CFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DEISJ</w:t>
+      </w:r>
+      <w:r w:rsidR="00537D16" w:rsidRPr="00FB3CFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Proposal Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2592689B" w14:textId="77777777" w:rsidR="00064172" w:rsidRDefault="00064172" w:rsidP="00AC2E4B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62A60238" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Type an X next to the correct option</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15AFF8DC" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AEAD396" w14:textId="77777777" w:rsidR="00537D16" w:rsidRPr="004B5BEF" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5BEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>New Course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B5BEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004B5BEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC3D5CB" w14:textId="77777777" w:rsidR="00537D16" w:rsidRPr="004B5BEF" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5BEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Course Change</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CED9E58" w14:textId="77777777" w:rsidR="00537D16" w:rsidRPr="004B5BEF" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B5BEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recertification </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E06863" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7519884A" w14:textId="77777777" w:rsidR="00537D16" w:rsidRPr="00537D16" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F8E8334" w14:textId="77777777" w:rsidR="00537D16" w:rsidRPr="00537D16" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00537D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Note: Proposals that neglect to include or address the required components will be returned by the committee for completion before consideration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494C598D" w14:textId="77777777" w:rsidR="00537D16" w:rsidRPr="00537D16" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB492D6" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D71FAC1" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2E4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>DEISJ</w:t>
-[...94 lines deleted...]
-        </w:rPr>
         <w:t>A. GENERAL EDUCATION POLICIES AND SUNY GUIDELINES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68AD7DE0" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62C2EA51" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
+    <w:p w14:paraId="62C2EA51" w14:textId="45509CB2" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2E4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Familiarize yourself with proposal requirements and general education policies by visiting: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC2E4B">
-[...8 lines deleted...]
-        <w:t>https://www.brockport.edu/academics/general-education/information-for-instructors/</w:t>
+      <w:r w:rsidR="00457E25" w:rsidRPr="00E12D7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>https://www.brockport.edu/academics/general-education/handbook/#proposingchangingre-certifying-a-course</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AA40D80" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32A6CCCE" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
@@ -276,977 +395,1147 @@
         </w:rPr>
         <w:t xml:space="preserve">, thus facilitating backward design for program consistency. GE area rubrics can be consulted here: </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2E4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>https://www.brockport.edu/academics/general-education/assessment/rubric/</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2E4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01CBE954" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
-[...10 lines deleted...]
-    <w:p w14:paraId="06C2DF2F" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
+    <w:p w14:paraId="01CBE954" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00537D16">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="260D5B7C" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="00AC2E4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C2DF2F" w14:textId="25436884" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2E4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>B. COURSE</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2E4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> STRUCTURE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CF8D33B" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FB658DC" w14:textId="7C639035" w:rsidR="00D471D9" w:rsidRPr="005B1B4B" w:rsidRDefault="00AC2E4B" w:rsidP="005B1B4B">
+    <w:p w14:paraId="6FB658DC" w14:textId="7C639035" w:rsidR="00D471D9" w:rsidRDefault="00AC2E4B" w:rsidP="005B1B4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00537D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Course Description and Outline of Course Topics</w:t>
+      </w:r>
       <w:r w:rsidRPr="005B1B4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1B4B" w:rsidRPr="009A01C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>The course description should give students a sense of the transferable knowledge/skills they will acquire in the course</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1B4B" w:rsidRPr="009A01C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The outline should consist of a concise and sequential listing of the content and concepts to be addressed in the course and should clearly demonstrate attention to and alignment with general education SLOs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1E9BDB" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Course Description and Outline of Course Topics</w:t>
-[...42 lines deleted...]
-    <w:p w14:paraId="46438503" w14:textId="77777777" w:rsidR="005B1B4B" w:rsidRPr="005B1B4B" w:rsidRDefault="005B1B4B" w:rsidP="005B1B4B">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67DFCB81" w14:textId="4A4B48AD" w:rsidR="00537D16" w:rsidRPr="00537D16" w:rsidRDefault="00537D16" w:rsidP="00537D16">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...13 lines deleted...]
-        </w:pBdr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00537D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Course description:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596658CF" w14:textId="77777777" w:rsidR="00537D16" w:rsidRPr="00537D16" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...18 lines deleted...]
-      <w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6700BA11" w14:textId="25AED9BC" w:rsidR="00537D16" w:rsidRPr="00537D16" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00537D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Course outline: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A40DD7" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F313CB9" w14:textId="3567A662" w:rsidR="00537D16" w:rsidRPr="00537D16" w:rsidRDefault="005B1B4B" w:rsidP="00537D16">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002177CC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00537D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Instruction</w:t>
+        <w:t>Instructional strategies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00537D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00537D16" w:rsidRPr="00537D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Please describe the specific instructional strategies and learning activities you will use to help students achieve each Student Learning Outcome. Explain how each strategy or activity supports students in meeting the outcome. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF33DB4" w14:textId="77777777" w:rsidR="00537D16" w:rsidRPr="00B961C6" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1492FA96" w14:textId="405BC77F" w:rsidR="00537D16" w:rsidRPr="00E52B95" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Exampl</w:t>
+      </w:r>
+      <w:r w:rsidR="004B5BEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SLO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>: Students will describe the historical and contemporary societal factors that shape the development of individual and group identity involving race, class, and gender. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A3F7F3" w14:textId="77777777" w:rsidR="00537D16" w:rsidRPr="00E52B95" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E6C0C9A" w14:textId="25F8E6F9" w:rsidR="00537D16" w:rsidRPr="00E52B95" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The primary teaching method(s) to be used to support this outcome is/are: full-class and small-group discussion of primary documents, scholarly readings, and documentary film; analytical reading </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>responses; lectures and lecture reflections. Interactive lectures provide students with context about the historical and contemporary societal factors shaping the development of individual and group identities involving race, class, and gender in Puerto Rico and the Puerto Rican diaspora. Full-class and small-group discussion of readings and films develops students’ ability to describe these factors, with ample instructor feedback and small-group work being a type of collaborative project. Short analytical reading responses submitted to BSP have students practicing and honing their ability to describe such factors in argumentative writing with supporting evidence. Short, less formal lecture reflections written in class give me a sense of how lectures are landing, how well students can describe what information is familiar, new, or confusing to them, and what I need to clarify. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694D85C8" w14:textId="722C5C4A" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00537D16">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E123806" w14:textId="2EEC0C4C" w:rsidR="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will describe the historical and contemporary societal factors that shape the development of individual and group identity involving race, class, and gender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE9E18D" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="00AC2E4B">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AC81360" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Instructional strategies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F25F275" w14:textId="410A7F72" w:rsidR="00537D16" w:rsidRPr="00537D16" w:rsidRDefault="00537D16" w:rsidP="00AC2E4B">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="159DFCB7" w14:textId="737EB656" w:rsidR="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 2:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will analyze the role that complex networks of social structures and systems play in the creation and perpetuation of the dynamics of power, privilege, oppression, and opportunity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0D99F6" w14:textId="77777777" w:rsidR="00D471D9" w:rsidRDefault="00D471D9" w:rsidP="00AC2E4B">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5695959E" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Instructional strategies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...17 lines deleted...]
-    <w:p w14:paraId="7988AEE7" w14:textId="77777777" w:rsidR="005B1B4B" w:rsidRDefault="005B1B4B" w:rsidP="005B1B4B">
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C425C7A" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="00AC2E4B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...143 lines deleted...]
-    <w:p w14:paraId="5E123806" w14:textId="2EEC0C4C" w:rsidR="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CECAA2B" w14:textId="01E6BF37" w:rsidR="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B1B4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>SLO 1</w:t>
+        <w:t>SLO 3:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2E4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will apply the principles of rights, access, equity, and autonomous participation to past, current, or future social justice action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50113671" w14:textId="77777777" w:rsidR="00D471D9" w:rsidRDefault="00D471D9" w:rsidP="00AC2E4B">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="623AEBDD" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Instructional strategies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="46A59E92" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="00233AF8">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A10E900" w14:textId="6BFC3C63" w:rsidR="00233AF8" w:rsidRPr="00233AF8" w:rsidRDefault="00233AF8" w:rsidP="00233AF8">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 4</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AC2E4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:i/>
-[...7 lines deleted...]
-    <w:p w14:paraId="4B502671" w14:textId="77777777" w:rsidR="00D471D9" w:rsidRPr="00AC2E4B" w:rsidRDefault="00D471D9" w:rsidP="00AC2E4B">
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00233AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valuate information </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00233AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from a variety of sources with an awareness of authority, validity, bias, and origin (information literacy competency). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA6C9C7" w14:textId="77777777" w:rsidR="00D471D9" w:rsidRPr="00AC2E4B" w:rsidRDefault="00D471D9" w:rsidP="00233AF8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AC12393" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Instructional strategies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FE9D2C" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B406DE4" w14:textId="77777777" w:rsidR="008C3700" w:rsidRPr="008C3700" w:rsidRDefault="008C3700" w:rsidP="008C3700">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...23 lines deleted...]
-      </w:pPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C3700">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C3700">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C3700">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will demonstrate an understanding of the ethical dimensions of information use, creation, and dissemination, whether from traditional sources or emerging technologies, such as artificial intelligence (information literacy competency).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745F0CFC" w14:textId="77777777" w:rsidR="00233AF8" w:rsidRDefault="00233AF8" w:rsidP="00AC2E4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34381537" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Instructional strategies</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...247 lines deleted...]
-          <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00064477" w:rsidRPr="00064477">
-[...87 lines deleted...]
-    <w:p w14:paraId="23FE9D2C" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
+    </w:p>
+    <w:p w14:paraId="2426A01C" w14:textId="77777777" w:rsidR="009464BF" w:rsidRPr="00AC2E4B" w:rsidRDefault="009464BF" w:rsidP="00AC2E4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79E0780C" w14:textId="7FEAE2B4" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00537D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Course Syllabus</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AC2E4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-        <w:t>Course Syllabus</w:t>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>. Attach a sample syllabus</w:t>
+      </w:r>
+      <w:r w:rsidR="00D471D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that includes </w:t>
+      </w:r>
+      <w:r w:rsidR="00236D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00D471D9" w:rsidRPr="00D471D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> list of readings</w:t>
+      </w:r>
+      <w:r w:rsidR="00D471D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the c</w:t>
+      </w:r>
+      <w:r w:rsidR="00742387">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>ourse</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2E4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>. Attach a sample syllabus</w:t>
-[...62 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (Note: The syllabus must address the SUNY general education learning outcomes.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336A671C" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
-[...10 lines deleted...]
-    <w:p w14:paraId="140275AA" w14:textId="6649D0C3" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
+    <w:p w14:paraId="336A671C" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00537D16">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="319470E6" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="00AC2E4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="140275AA" w14:textId="4B770F58" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC2E4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>C. ASSESSMENT</w:t>
       </w:r>
       <w:r w:rsidR="005B1B4B">
         <w:rPr>
@@ -1411,429 +1700,587 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Students will describe the historical and contemporary societal factors that shape the development of individual and group identity involving race, class, and gender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B646D96" w14:textId="77777777" w:rsidR="00D471D9" w:rsidRPr="00AC2E4B" w:rsidRDefault="00D471D9" w:rsidP="00AC2E4B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0469D200" w14:textId="1136F797" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="005B1B4B" w:rsidP="00D471D9">
-[...6 lines deleted...]
-        </w:pBdr>
+    <w:p w14:paraId="3BDA5931" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Formative assessments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA9EECA" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:bidi="en-US"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="ru-RU" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="143A9C58" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SLO 2:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will analyze the role that complex networks of social structures and systems play in the creation and perpetuation of the dynamics of power, privilege, oppression, and opportunity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542AF005" w14:textId="77777777" w:rsidR="005B1B4B" w:rsidRDefault="005B1B4B" w:rsidP="00AC2E4B">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC9F0AB" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Formative assessments</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Formative assessment measures include</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6AA9EECA" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303282A0" w14:textId="77777777" w:rsidR="00537D16" w:rsidRPr="00AC2E4B" w:rsidRDefault="00537D16" w:rsidP="00AC2E4B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:iCs/>
-[...6 lines deleted...]
-    <w:p w14:paraId="143A9C58" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="633370F9" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B1B4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>SLO 2:</w:t>
+        <w:t>SLO 3:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2E4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC2E4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Students will analyze the role that complex networks of social structures and systems play in the creation and perpetuation of the dynamics of power, privilege, oppression, and opportunity.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="542AF005" w14:textId="77777777" w:rsidR="005B1B4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="005B1B4B" w:rsidP="00AC2E4B">
+        <w:t>Students will apply the principles of rights, access, equity, and autonomous participation to past, current, or future social justice action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1280567C" w14:textId="77777777" w:rsidR="00D471D9" w:rsidRDefault="00D471D9" w:rsidP="00AC2E4B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="278C9118" w14:textId="365E0093" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="005B1B4B" w:rsidP="00D471D9">
-[...6 lines deleted...]
-        </w:pBdr>
+    <w:p w14:paraId="388C657B" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Formative assessments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA8B09D" w14:textId="77777777" w:rsidR="00537D16" w:rsidRPr="00AC2E4B" w:rsidRDefault="00537D16" w:rsidP="00AC2E4B">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:iCs/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60DECAE2" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E1A397C" w14:textId="6D7D748B" w:rsidR="00AC2E4B" w:rsidRPr="00233AF8" w:rsidRDefault="00AC2E4B" w:rsidP="00233AF8">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00233AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will e</w:t>
+      </w:r>
+      <w:r w:rsidR="00233AF8" w:rsidRPr="00233AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valuate information </w:t>
+      </w:r>
+      <w:r w:rsidR="00233AF8" w:rsidRPr="00233AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>from a variety of sources with an awareness of authority, validity, bias, and origin (information literacy competency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00233AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365051E7" w14:textId="77777777" w:rsidR="00D471D9" w:rsidRPr="00AC2E4B" w:rsidRDefault="00D471D9" w:rsidP="00AC2E4B">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CEEF848" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Formative assessments</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Formative assessment measures include</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56A7173D" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6714FC10" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C8BD47D" w14:textId="51B8D6BB" w:rsidR="00233AF8" w:rsidRDefault="00233AF8" w:rsidP="00233AF8">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:iCs/>
-[...17 lines deleted...]
-    <w:p w14:paraId="633370F9" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00233AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00233AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will demonstrate an understanding of the ethical dimensions of information use, creation, and dissemination, whether from traditional sources or emerging technologies, such as artificial intelligenc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>e (information literacy competency).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E74FFA8" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="00233AF8">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...73 lines deleted...]
-      </w:pPr>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E0F8B3A" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="00537D16">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Formative assessments</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Formative assessment measures include</w:t>
-[...129 lines deleted...]
-    <w:p w14:paraId="6714FC10" w14:textId="77777777" w:rsidR="00AC2E4B" w:rsidRPr="00AC2E4B" w:rsidRDefault="00AC2E4B" w:rsidP="00AC2E4B">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDB74BD" w14:textId="77777777" w:rsidR="00233AF8" w:rsidRPr="00AC2E4B" w:rsidRDefault="00233AF8" w:rsidP="00543132">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D956A9A" w14:textId="77777777" w:rsidR="005B1B4B" w:rsidRPr="00C4493F" w:rsidRDefault="005B1B4B" w:rsidP="005B1B4B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
@@ -2056,556 +2503,771 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Students will describe the historical and contemporary societal factors that shape the development of individual and group identity involving race, class, and gender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63FA0911" w14:textId="77777777" w:rsidR="005B1B4B" w:rsidRPr="005B1B4B" w:rsidRDefault="005B1B4B" w:rsidP="005B1B4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A3AC6D1" w14:textId="55AB8C41" w:rsidR="005B1B4B" w:rsidRPr="005B1B4B" w:rsidRDefault="0031796B" w:rsidP="0031796B">
-[...6 lines deleted...]
-        </w:pBdr>
+    <w:p w14:paraId="7365154A" w14:textId="77777777" w:rsidR="00101E7D" w:rsidRDefault="00101E7D" w:rsidP="00101E7D">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Summative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assessments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE9FA26" w14:textId="77777777" w:rsidR="005B1B4B" w:rsidRPr="00101E7D" w:rsidRDefault="005B1B4B" w:rsidP="005B1B4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A2E3C74" w14:textId="77777777" w:rsidR="005B1B4B" w:rsidRDefault="005B1B4B" w:rsidP="0031796B">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 2:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B1B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will analyze the role that complex networks of social structures and systems play in the creation and perpetuation of the dynamics of power, privilege, oppression, and opportunity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47810C96" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="0031796B">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB7C85B" w14:textId="77777777" w:rsidR="00101E7D" w:rsidRDefault="00101E7D" w:rsidP="00101E7D">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Summative</w:t>
       </w:r>
-      <w:r w:rsidR="005B1B4B" w:rsidRPr="005B1B4B">
-[...23 lines deleted...]
-    <w:p w14:paraId="2A2E3C74" w14:textId="77777777" w:rsidR="005B1B4B" w:rsidRPr="005B1B4B" w:rsidRDefault="005B1B4B" w:rsidP="0031796B">
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assessments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E305849" w14:textId="77777777" w:rsidR="00101E7D" w:rsidRPr="005B1B4B" w:rsidRDefault="00101E7D" w:rsidP="0031796B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EA77504" w14:textId="77777777" w:rsidR="005B1B4B" w:rsidRDefault="005B1B4B" w:rsidP="0031796B">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="005B1B4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>SLO 2:</w:t>
+        <w:t>SLO 3:</w:t>
       </w:r>
       <w:r w:rsidRPr="005B1B4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B1B4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Students will analyze the role that complex networks of social structures and systems play in the creation and perpetuation of the dynamics of power, privilege, oppression, and opportunity.</w:t>
-[...22 lines deleted...]
-        </w:pBdr>
+        <w:t>Students will apply the principles of rights, access, equity, and autonomous participation to past, current, or future social justice action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE3FBE0" w14:textId="77777777" w:rsidR="009464BF" w:rsidRDefault="009464BF" w:rsidP="009464BF">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF15118" w14:textId="77777777" w:rsidR="00101E7D" w:rsidRDefault="00101E7D" w:rsidP="00101E7D">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Summative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assessments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D25AC7" w14:textId="77777777" w:rsidR="00101E7D" w:rsidRDefault="00101E7D" w:rsidP="009464BF">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F488BA2" w14:textId="5D219F2A" w:rsidR="009464BF" w:rsidRDefault="009464BF" w:rsidP="009464BF">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B1B4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2E4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00233AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valuate information </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00233AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from a variety of sources with an awareness of authority, validity, bias, and origin (information literacy competency). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A91C07" w14:textId="77777777" w:rsidR="00537D16" w:rsidRDefault="00537D16" w:rsidP="009464BF">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E465661" w14:textId="77777777" w:rsidR="00101E7D" w:rsidRDefault="00101E7D" w:rsidP="00101E7D">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Summative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assessments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D99C19" w14:textId="77777777" w:rsidR="00101E7D" w:rsidRPr="00233AF8" w:rsidRDefault="00101E7D" w:rsidP="009464BF">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF66E07" w14:textId="77777777" w:rsidR="009464BF" w:rsidRPr="00233AF8" w:rsidRDefault="009464BF" w:rsidP="009464BF">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00233AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00233AF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will demonstrate an understanding of the ethical dimensions of information use, creation, and dissemination, whether from traditional sources or emerging technologies, such as artificial intelligenc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>e (information literacy competency).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06487093" w14:textId="77777777" w:rsidR="000A7E09" w:rsidRDefault="000A7E09">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F7DF061" w14:textId="77777777" w:rsidR="00101E7D" w:rsidRDefault="00101E7D" w:rsidP="00101E7D">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Summative</w:t>
       </w:r>
-      <w:r w:rsidR="005B1B4B" w:rsidRPr="005B1B4B">
-[...112 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assessments</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Summative</w:t>
-[...171 lines deleted...]
-    <w:sectPr w:rsidR="000A7E09" w:rsidRPr="00AC2E4B" w:rsidSect="00AC2E4B">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C2492C" w14:textId="77777777" w:rsidR="00101E7D" w:rsidRPr="00AC2E4B" w:rsidRDefault="00101E7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00101E7D" w:rsidRPr="00AC2E4B" w:rsidSect="00AC2E4B">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09C275A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24205DDC"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15545996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12906410"/>
     <w:lvl w:ilvl="0" w:tplc="8BCA6E9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
         <w:iCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2651,51 +3313,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17A835E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="859E867A"/>
     <w:lvl w:ilvl="0" w:tplc="FBA476E4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2763,54 +3425,54 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21D51E54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2CA0628E"/>
+    <w:tmpl w:val="A3267D2A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:iCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
@@ -2854,51 +3516,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D245C92"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1BB0B432"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="630"/>
         </w:tabs>
         <w:ind w:left="630" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3003,51 +3665,164 @@
         </w:tabs>
         <w:ind w:left="5670" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6390"/>
         </w:tabs>
         <w:ind w:left="6390" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E591547"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E146FBC6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55683B23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB12FF64"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3092,51 +3867,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="583F3CE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00763040"/>
     <w:lvl w:ilvl="0" w:tplc="84C61E2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:iCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -3183,107 +3958,220 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DF93B5E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5EC375C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:iCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1975484408">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1477145716">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="998463589">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="671419271">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1144659707">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="928855367">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1921793538">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1725830680">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1477145716">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="9" w16cid:durableId="227764523">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="149"/>
+  <w:zoom w:percent="163"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC2E4B"/>
     <w:rsid w:val="00064172"/>
     <w:rsid w:val="00064477"/>
     <w:rsid w:val="000A7E09"/>
+    <w:rsid w:val="00101E7D"/>
+    <w:rsid w:val="00233AF8"/>
     <w:rsid w:val="002351DD"/>
     <w:rsid w:val="00236D5F"/>
     <w:rsid w:val="0031796B"/>
+    <w:rsid w:val="00361FAE"/>
+    <w:rsid w:val="00400383"/>
     <w:rsid w:val="00413927"/>
     <w:rsid w:val="0043738C"/>
+    <w:rsid w:val="00457E25"/>
+    <w:rsid w:val="004B5BEF"/>
+    <w:rsid w:val="004D5FF0"/>
+    <w:rsid w:val="00537D16"/>
+    <w:rsid w:val="00543132"/>
     <w:rsid w:val="005B1B4B"/>
     <w:rsid w:val="005D6B4B"/>
     <w:rsid w:val="00662B3E"/>
     <w:rsid w:val="00742387"/>
+    <w:rsid w:val="007C304D"/>
     <w:rsid w:val="008644BD"/>
+    <w:rsid w:val="008C3700"/>
+    <w:rsid w:val="009464BF"/>
     <w:rsid w:val="00AB6539"/>
     <w:rsid w:val="00AC2E4B"/>
     <w:rsid w:val="00B83A68"/>
     <w:rsid w:val="00D07314"/>
     <w:rsid w:val="00D471D9"/>
     <w:rsid w:val="00E2399D"/>
     <w:rsid w:val="00F06042"/>
+    <w:rsid w:val="00FB3CFB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="00CAC0D0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8CB98809-FB45-1A4D-86F3-53A4BE8B4553}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3861,50 +4749,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AC2E4B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -4488,70 +5377,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4439</Characters>
+  <Pages>4</Pages>
+  <Words>1025</Words>
+  <Characters>5847</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5207</CharactersWithSpaces>
+  <CharactersWithSpaces>6859</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wilkerson-Barker, Donna (dwilkers)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>