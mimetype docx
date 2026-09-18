--- v0 (2026-06-11)
+++ v1 (2026-09-18)
@@ -1,200 +1,352 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2030B52E" w14:textId="5A0F8A2A" w:rsidR="00D77A09" w:rsidRDefault="00D77A09" w:rsidP="00D77A09">
-      <w:pPr>
+    <w:p w14:paraId="3B0F1352" w14:textId="669D65F2" w:rsidR="008F4385" w:rsidRPr="00D02512" w:rsidRDefault="00D77A09" w:rsidP="00D02512">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D02512">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Humanities and Critical Thinking and Reasoning</w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00A33A39" w:rsidRPr="00D02512">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F4385" w:rsidRPr="00D02512">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Proposal Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49ECF50E" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A649658" w14:textId="020D0E5F" w:rsidR="00A33A39" w:rsidRPr="00342978" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Type an X next to the correct option</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE8973D" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRPr="00342978" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18FF074F" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRPr="00342978" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>New Course</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC816D4" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRPr="00342978" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Course Change</w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="39206E2D" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRPr="00342978" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Recertification</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2F7FCD" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRPr="006875DF" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3546B1F1" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7425358D" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRPr="003A7508" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Note: Proposals that neglect to include or address the required components will be returned by the committee for completion before consideration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52845B9B" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRPr="006875DF" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="207919EC" w14:textId="77777777" w:rsidR="00D77A09" w:rsidRPr="009A01C7" w:rsidRDefault="00D77A09" w:rsidP="00D77A09">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60E43917" w14:textId="77777777" w:rsidR="00D77A09" w:rsidRPr="009A01C7" w:rsidRDefault="00D77A09" w:rsidP="00D77A09">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A01C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A. GENERAL EDUCATION POLICIES AND SUNY GUIDELINES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6F16B3" w14:textId="77777777" w:rsidR="00D77A09" w:rsidRPr="009A01C7" w:rsidRDefault="00D77A09" w:rsidP="00D77A09">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76C6A7B7" w14:textId="77777777" w:rsidR="00D77A09" w:rsidRPr="009A01C7" w:rsidRDefault="00D77A09" w:rsidP="00D77A09">
+    <w:p w14:paraId="3E1D1DC1" w14:textId="22141854" w:rsidR="00D77A09" w:rsidRPr="009C4219" w:rsidRDefault="00D77A09" w:rsidP="00D77A09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A01C7">
+      <w:r w:rsidRPr="009C4219">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Familiarize yourself with proposal requirements and general education policies by visiting: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A01C7">
+      <w:r w:rsidR="009C4219" w:rsidRPr="00E12D7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>https://www.brockport.edu/academics/general-education/information-for-instructors/</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E1D1DC1" w14:textId="77777777" w:rsidR="00D77A09" w:rsidRPr="009A01C7" w:rsidRDefault="00D77A09" w:rsidP="00D77A09">
+        <w:t>https://www.brockport.edu/academics/general-education/handbook/#proposingchangingre-certifying-a-course</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453F224F" w14:textId="77777777" w:rsidR="009C4219" w:rsidRPr="009C4219" w:rsidRDefault="009C4219" w:rsidP="009C4219">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E0B3BC4" w14:textId="77777777" w:rsidR="00D77A09" w:rsidRPr="009A01C7" w:rsidRDefault="00D77A09" w:rsidP="00D77A09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -399,1143 +551,1288 @@
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>. The course description should give students a sense of the transferable knowledge/skills they will acquire in the course</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009A01C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The outline should consist of a concise and sequential listing of the content and concepts to be addressed in the course and should clearly demonstrate attention to and alignment with general education SLOs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C770E9" w14:textId="77777777" w:rsidR="0061543D" w:rsidRDefault="0061543D" w:rsidP="0061543D">
-      <w:pPr>
+    <w:p w14:paraId="242C7730" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...13 lines deleted...]
-        </w:pBdr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3766497E" w14:textId="56E4D782" w:rsidR="00A33A39" w:rsidRPr="00342978" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Course description</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1E3B37" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRPr="00342978" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24D2A205" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRPr="00342978" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Course outline:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9E6904" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRPr="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="628B453B" w14:textId="77777777" w:rsidR="0061543D" w:rsidRPr="0061543D" w:rsidRDefault="0061543D" w:rsidP="0061543D">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29A41D99" w14:textId="77777777" w:rsidR="00CD59E0" w:rsidRDefault="00CD59E0" w:rsidP="00CD59E0">
+    <w:p w14:paraId="6CD9126E" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRPr="00342978" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Instructional strategies</w:t>
+      </w:r>
       <w:r w:rsidRPr="002177CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-        <w:t>Instruction</w:t>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Please describe the specific instructional strategies and learning activities you will use to help students achieve each Student Learning Outcome. Explain how each strategy or activity supports students in meeting the outcome. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA50A82" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C910380" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRPr="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Example</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will describe the historical and contemporary societal factors that shape the development of individual and group identity involving race, class, and gender. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62404361" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRPr="00342978" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5665C012" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRPr="00342978" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The primary teaching method(s) to be used to support this outcome is/are: full-class and small-group discussion of primary documents, scholarly readings, and documentary film; analytical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>reading responses; lectures and lecture reflections. Interactive lectures provide students with context about the historical and contemporary societal factors shaping the development of individual and group identities involving race, class, and gender in Puerto Rico and the Puerto Rican diaspora. Full-class and small-group discussion of readings and films develops students’ ability to describe these factors, with ample instructor feedback and small-group work being a type of collaborative project. Short analytical reading responses submitted to BSP have students practicing and honing their ability to describe such factors in argumentative writing with supporting evidence. Short, less formal lecture reflections written in class give me a sense of how lectures are landing, how well students can describe what information is familiar, new, or confusing to them, and what I need to clarify. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18865898" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64BF4757" w14:textId="77777777" w:rsidR="00D77A09" w:rsidRDefault="00D77A09" w:rsidP="00D77A09">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1920C766" w14:textId="729BA65B" w:rsidR="00D77A09" w:rsidRDefault="00D77A09" w:rsidP="00D77A09">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD59E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will demonstrate knowledge of the conventions and methods of at least one of the humanities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB1D466" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68486314" w14:textId="49B1F286" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Instructional strategies</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...17 lines deleted...]
-    <w:p w14:paraId="18103E71" w14:textId="77777777" w:rsidR="00CD59E0" w:rsidRDefault="00CD59E0" w:rsidP="00CD59E0">
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAA980E" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00D77A09">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...132 lines deleted...]
-    <w:p w14:paraId="64BF4757" w14:textId="77777777" w:rsidR="00D77A09" w:rsidRDefault="00D77A09" w:rsidP="00D77A09">
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46540759" w14:textId="4A043AEE" w:rsidR="00D77A09" w:rsidRDefault="00D77A09" w:rsidP="00D77A09">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...6 lines deleted...]
-    <w:p w14:paraId="1920C766" w14:textId="729BA65B" w:rsidR="00D77A09" w:rsidRDefault="00D77A09" w:rsidP="00D77A09">
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD59E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will recognize and analyze nuance and complexity of meaning through critical reflections on text, visual images, or artifacts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CFC2119" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C99573E" w14:textId="36B79C83" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Instructional strategies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B5520B" w14:textId="77777777" w:rsidR="008F4385" w:rsidRDefault="008F4385" w:rsidP="00D77A09">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082B0EF8" w14:textId="77777777" w:rsidR="008F4385" w:rsidRDefault="008F4385" w:rsidP="00D77A09">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F6B7197" w14:textId="780ACFD1" w:rsidR="00DC1DA5" w:rsidRDefault="00A002A0" w:rsidP="00D77A09">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Critical Thinking and Reasoning SLOs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>must be taught explicitly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008613F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008613F2" w:rsidRPr="00C67BCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please indicate </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1DA5" w:rsidRPr="00C67BCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>course readings/materials</w:t>
+      </w:r>
+      <w:r w:rsidR="00C67BCB" w:rsidRPr="00C67BCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on critical thinking</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1DA5" w:rsidRPr="00C67BCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that will be used for this purpose</w:t>
+      </w:r>
+      <w:r w:rsidR="00A33A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the syllabus</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A4E55C" w14:textId="76E9FFA1" w:rsidR="008F4385" w:rsidRPr="008F4385" w:rsidRDefault="00A002A0" w:rsidP="008F4385">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F8A4D0" w14:textId="06E711DC" w:rsidR="00D77A09" w:rsidRDefault="00D77A09" w:rsidP="00D77A09">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD59E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>SLO 1</w:t>
+        <w:t>SLO 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00984E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D77A09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Students will demonstrate knowledge of the conventions and methods of at least one of the humanities</w:t>
+        <w:t>Students will clearly articulate an issue or problem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56972874" w14:textId="77777777" w:rsidR="0061543D" w:rsidRPr="00984E10" w:rsidRDefault="0061543D" w:rsidP="00D77A09">
+    <w:p w14:paraId="4754EC78" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="642368A4" w14:textId="4A62B209" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Instructional strategies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A7636DC" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00D77A09">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A9C105D" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00D77A09">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35F62CA7" w14:textId="51D383DB" w:rsidR="00D77A09" w:rsidRDefault="00D77A09" w:rsidP="00D77A09">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD59E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        </w:pBdr>
+        <w:t>Students will identify, analyze, and evaluate ideas, data, and arguments as they occur in their own or others’ work</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627CC8AE" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1838CBC0" w14:textId="48F10C97" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Instructional strategies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FA9F72" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00D77A09">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21DF8D34" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00D77A09">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE3A450" w14:textId="39C3A6B7" w:rsidR="00D77A09" w:rsidRDefault="00D77A09" w:rsidP="00D77A09">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD59E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 5:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>The primary teaching method(s) to be used to support this outcome is/are:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1F559CD2" w14:textId="77777777" w:rsidR="0061543D" w:rsidRDefault="0061543D" w:rsidP="00D77A09">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will acknowledge limitations such as perspective and bias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595423F0" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74E57028" w14:textId="0FB62272" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Instructional strategies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB92F13" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00D77A09">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46540759" w14:textId="4A043AEE" w:rsidR="00D77A09" w:rsidRDefault="00D77A09" w:rsidP="00D77A09">
+    <w:p w14:paraId="4A63E217" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00D77A09">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62109CA0" w14:textId="2E4FE729" w:rsidR="00D77A09" w:rsidRDefault="00D77A09" w:rsidP="00D77A09">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00CD59E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>SLO 2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00984E10">
+        <w:t>SLO 6</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D77A09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Students will recognize and analyze nuance and complexity of meaning through critical reflections on text, visual images, or artifacts</w:t>
+        <w:t>Students will develop well-reasoned (logical) arguments to form judgments and/or draw conclusions</w:t>
       </w:r>
       <w:r w:rsidRPr="00D77A09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6CAB94BE" w14:textId="77777777" w:rsidR="0061543D" w:rsidRDefault="0061543D" w:rsidP="00D77A09">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735A4E00" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00D77A09">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="513A3463" w14:textId="5A324BBE" w:rsidR="00D77A09" w:rsidRPr="00CD59E0" w:rsidRDefault="00CD59E0" w:rsidP="0061543D">
-[...243 lines deleted...]
-      <w:r w:rsidRPr="00984E10">
+    <w:p w14:paraId="23C024CC" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRPr="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Instructional strategies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33A39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D77A09">
-[...394 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="4CFD129E" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00D77A09">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BFBDC57" w14:textId="77777777" w:rsidR="00CD59E0" w:rsidRPr="009A01C7" w:rsidRDefault="00CD59E0" w:rsidP="00CD59E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -1604,51 +1901,90 @@
         </w:rPr>
         <w:t xml:space="preserve"> for the course</w:t>
       </w:r>
       <w:r w:rsidRPr="009A01C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>. (Note: The syllabus must address the SUNY general education learning outcomes.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5840B5F8" w14:textId="77777777" w:rsidR="00CD59E0" w:rsidRPr="009A01C7" w:rsidRDefault="00CD59E0" w:rsidP="00CD59E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="735EDD5A" w14:textId="77777777" w:rsidR="00CD59E0" w:rsidRDefault="00CD59E0" w:rsidP="00CD59E0">
+    <w:p w14:paraId="6F1519FD" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00CD59E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B01A7EB" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00CD59E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B1FBF4A" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00CD59E0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="735EDD5A" w14:textId="0993EE0B" w:rsidR="00CD59E0" w:rsidRDefault="00CD59E0" w:rsidP="00CD59E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006875DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>C. ASSESSMENT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1812,112 +2148,119 @@
       </w:r>
       <w:r w:rsidRPr="00F10DC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Students will demonstrate knowledge of the conventions and methods of at least one of the humanities</w:t>
       </w:r>
       <w:r w:rsidRPr="00F10DC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096A13C4" w14:textId="77777777" w:rsidR="0061543D" w:rsidRPr="00F10DC5" w:rsidRDefault="0061543D" w:rsidP="00F10DC5">
+    <w:p w14:paraId="231C12B2" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00F10DC5">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:i/>
-[...35 lines deleted...]
-        <w:t>Formative assessment measures include</w:t>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AD86F7F" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRPr="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Formative assessments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33A39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389361F7" w14:textId="77777777" w:rsidR="00DC1DA5" w:rsidRDefault="00DC1DA5" w:rsidP="00F10DC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A3A355A" w14:textId="67F18BF7" w:rsidR="00F10DC5" w:rsidRDefault="00F10DC5" w:rsidP="00F10DC5">
+    <w:p w14:paraId="2A3A355A" w14:textId="11B699F8" w:rsidR="00F10DC5" w:rsidRDefault="00F10DC5" w:rsidP="00F10DC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD59E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>SLO 2</w:t>
       </w:r>
@@ -1934,119 +2277,113 @@
       </w:r>
       <w:r w:rsidRPr="00F10DC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Students will recognize and analyze nuance and complexity of meaning through critical reflections on text, visual images, or artifacts</w:t>
       </w:r>
       <w:r w:rsidRPr="00F10DC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232CA90E" w14:textId="77777777" w:rsidR="00DC1DA5" w:rsidRPr="00F10DC5" w:rsidRDefault="00DC1DA5" w:rsidP="00F10DC5">
+    <w:p w14:paraId="428920D4" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00F10DC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="161D85EE" w14:textId="309409C9" w:rsidR="00F10DC5" w:rsidRPr="00F10DC5" w:rsidRDefault="00CD59E0" w:rsidP="00DC1DA5">
-[...16 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="75E75A46" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Formative assessments</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Formative assessment measures include</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="05A7B2D6" w14:textId="77777777" w:rsidR="00F10DC5" w:rsidRPr="00F10DC5" w:rsidRDefault="00F10DC5" w:rsidP="00F10DC5">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A7B2D6" w14:textId="26110486" w:rsidR="00F10DC5" w:rsidRPr="00F10DC5" w:rsidRDefault="00F10DC5" w:rsidP="00F10DC5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F10DC5">
-[...9 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0D847823" w14:textId="77777777" w:rsidR="00F10DC5" w:rsidRDefault="00F10DC5" w:rsidP="00F10DC5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD59E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>SLO 3</w:t>
       </w:r>
@@ -2063,93 +2400,97 @@
       </w:r>
       <w:r w:rsidRPr="00F10DC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Students will clearly articulate an issue or problem</w:t>
       </w:r>
       <w:r w:rsidRPr="00F10DC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1DBD9F" w14:textId="77777777" w:rsidR="00DC1DA5" w:rsidRPr="00F10DC5" w:rsidRDefault="00DC1DA5" w:rsidP="00F10DC5">
+    <w:p w14:paraId="45995280" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00F10DC5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E0199A1" w14:textId="5B59F3D0" w:rsidR="00F10DC5" w:rsidRPr="00F10DC5" w:rsidRDefault="00CD59E0" w:rsidP="00DC1DA5">
-[...17 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="21BD4B4B" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Formative assessments</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Formative assessment measures include</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E6F70D6" w14:textId="77777777" w:rsidR="00F10DC5" w:rsidRPr="00F10DC5" w:rsidRDefault="00F10DC5" w:rsidP="00F10DC5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64486FD2" w14:textId="77777777" w:rsidR="00F10DC5" w:rsidRDefault="00F10DC5" w:rsidP="00F10DC5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2180,326 +2521,339 @@
       </w:r>
       <w:r w:rsidRPr="00F10DC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Students will identify, analyze, and evaluate ideas, data, and arguments as they occur in their own or others’ work</w:t>
       </w:r>
       <w:r w:rsidRPr="00F10DC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA0BA32" w14:textId="77777777" w:rsidR="00DC1DA5" w:rsidRPr="00F10DC5" w:rsidRDefault="00DC1DA5" w:rsidP="00F10DC5">
+    <w:p w14:paraId="62E53C76" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25FED08B" w14:textId="65CF75C0" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Formative assessments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3D25B8" w14:textId="77777777" w:rsidR="00F10DC5" w:rsidRPr="00F10DC5" w:rsidRDefault="00F10DC5" w:rsidP="00F10DC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36DCB718" w14:textId="4C079DB1" w:rsidR="00F10DC5" w:rsidRDefault="00F10DC5" w:rsidP="00F10DC5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:iCs/>
-[...6 lines deleted...]
-    <w:p w14:paraId="49F6C054" w14:textId="34A1566A" w:rsidR="00F10DC5" w:rsidRPr="00F10DC5" w:rsidRDefault="00CD59E0" w:rsidP="00DC1DA5">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD59E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will acknowledge limitations such as perspective and bias</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="208836FA" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F4D626C" w14:textId="76651FF7" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Formative assessments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D2C895" w14:textId="77777777" w:rsidR="00F10DC5" w:rsidRPr="00F10DC5" w:rsidRDefault="00F10DC5" w:rsidP="00F10DC5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:pBdr>
-[...40 lines deleted...]
-    <w:p w14:paraId="36DCB718" w14:textId="4C079DB1" w:rsidR="00F10DC5" w:rsidRDefault="00F10DC5" w:rsidP="00F10DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E65EF98" w14:textId="77777777" w:rsidR="00F10DC5" w:rsidRDefault="00F10DC5" w:rsidP="00F10DC5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD59E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:t>SLO 5</w:t>
+        <w:t>Students will develop well-reasoned (logical) arguments to form judgments and/or draw conclusions</w:t>
       </w:r>
       <w:r w:rsidRPr="00F10DC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5584358F" w14:textId="77777777" w:rsidR="00DC1DA5" w:rsidRPr="00F10DC5" w:rsidRDefault="00DC1DA5" w:rsidP="00F10DC5">
+    <w:p w14:paraId="6B7F2864" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00F10DC5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C68F6D9" w14:textId="78B74F4A" w:rsidR="00F10DC5" w:rsidRPr="00F10DC5" w:rsidRDefault="00CD59E0" w:rsidP="00DC1DA5">
-[...17 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="60F1CBB9" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Formative assessments</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Formative assessment measures include</w:t>
-[...113 lines deleted...]
-        <w:t>Formative assessment measures include</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A687AE0" w14:textId="77777777" w:rsidR="00205199" w:rsidRDefault="00205199" w:rsidP="00205199">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="321F2DA8" w14:textId="4ABDB228" w:rsidR="00205199" w:rsidRPr="00C4493F" w:rsidRDefault="00205199" w:rsidP="00205199">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
@@ -2620,83 +2974,81 @@
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">data on student achievement must </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">be collected using the </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4493F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">appropriate GE assessment rubric found at </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C4493F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>https://www.brockport.edu/academics/general-education/assessment/rubric/</w:t>
       </w:r>
       <w:r w:rsidRPr="00C4493F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0465C848" w14:textId="77777777" w:rsidR="00D77A09" w:rsidRPr="009A01C7" w:rsidRDefault="00D77A09" w:rsidP="00D77A09">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="598D6AF5" w14:textId="77777777" w:rsidR="00F10DC5" w:rsidRDefault="00F10DC5" w:rsidP="00F10DC5">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00205199">
@@ -2723,812 +3075,818 @@
       </w:r>
       <w:r w:rsidRPr="00F10DC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Students will demonstrate knowledge of the conventions and methods of at least one of the humanities</w:t>
       </w:r>
       <w:r w:rsidRPr="00F10DC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7ED052" w14:textId="77777777" w:rsidR="004E177E" w:rsidRPr="00F10DC5" w:rsidRDefault="004E177E" w:rsidP="00F10DC5">
+    <w:p w14:paraId="068CA03A" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00F10DC5">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C10D6B" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Summative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assessment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D5C5B4" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3494EEA3" w14:textId="60D6AC16" w:rsidR="00F10DC5" w:rsidRDefault="00F10DC5" w:rsidP="00F10DC5">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205199">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 2:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        </w:pBdr>
+        <w:t>Students will recognize and analyze nuance and complexity of meaning through critical reflections on text, visual images, or artifacts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EFF4033" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00F10DC5">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F449675" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...8 lines deleted...]
-    <w:p w14:paraId="2694B4DD" w14:textId="77777777" w:rsidR="004E177E" w:rsidRDefault="004E177E" w:rsidP="00F10DC5">
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Summative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assessment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A05B54" w14:textId="77777777" w:rsidR="00A33A39" w:rsidRDefault="00A33A39" w:rsidP="00A33A39">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528B0127" w14:textId="36F16A91" w:rsidR="002B31AF" w:rsidRPr="002C7730" w:rsidRDefault="002B31AF" w:rsidP="002B31AF">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3494EEA3" w14:textId="60D6AC16" w:rsidR="00F10DC5" w:rsidRDefault="00F10DC5" w:rsidP="00F10DC5">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The summative assessment of all c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1145">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ritical </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1145">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hinking and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1145">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>easoning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SLOs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1145">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> done in the same </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B31AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>argumentative essay</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per senate resolution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D1145">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B82137" w14:textId="77777777" w:rsidR="002B31AF" w:rsidRDefault="002B31AF" w:rsidP="002B31AF">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AA6F828" w14:textId="77777777" w:rsidR="002B31AF" w:rsidRDefault="002B31AF" w:rsidP="002B31AF">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C93749A" w14:textId="31EB5934" w:rsidR="00F10DC5" w:rsidRDefault="00F10DC5" w:rsidP="00F10DC5">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00205199">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>SLO 2:</w:t>
+        <w:t>SLO 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00F10DC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F10DC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Students will recognize and analyze nuance and complexity of meaning through critical reflections on text, visual images, or artifacts</w:t>
+        <w:t>Students will clearly articulate an issue or problem</w:t>
       </w:r>
       <w:r w:rsidRPr="00F10DC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="22138D48" w14:textId="77777777" w:rsidR="004E177E" w:rsidRPr="00F10DC5" w:rsidRDefault="004E177E" w:rsidP="00F10DC5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A107452" w14:textId="19C3B270" w:rsidR="00F10DC5" w:rsidRDefault="00F10DC5" w:rsidP="00F10DC5">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        </w:pBdr>
+      <w:r w:rsidRPr="00205199">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will identify, analyze, and evaluate ideas, data, and arguments as they occur in their own or others’ work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647D7C58" w14:textId="5547E9C3" w:rsidR="00F10DC5" w:rsidRDefault="00F10DC5" w:rsidP="00F10DC5">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205199">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will acknowledge limitations such as perspective and bias</w:t>
+      </w:r>
+      <w:r w:rsidR="004E177E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8973C0" w14:textId="78FB3E00" w:rsidR="00F10DC5" w:rsidRDefault="00F10DC5" w:rsidP="00F10DC5">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205199">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will develop well-reasoned (logical) arguments to form judgments and/or draw conclusions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10DC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34EE59ED" w14:textId="77777777" w:rsidR="002B31AF" w:rsidRDefault="002B31AF" w:rsidP="002B31AF">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1535B03C" w14:textId="77777777" w:rsidR="002B31AF" w:rsidRDefault="002B31AF" w:rsidP="002B31AF">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...32 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Summative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assessment</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>The summative assessment of all c</w:t>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> must be</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> done in the same</w:t>
-[...125 lines deleted...]
-      </w:pPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Summative assessment measures include</w:t>
-[...344 lines deleted...]
-    <w:p w14:paraId="0DFA5901" w14:textId="77777777" w:rsidR="00D77A09" w:rsidRDefault="00D77A09" w:rsidP="00D77A09"/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0C885817" w14:textId="77777777" w:rsidR="000A7E09" w:rsidRDefault="000A7E09"/>
     <w:sectPr w:rsidR="000A7E09" w:rsidSect="00D77A09">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
@@ -4191,88 +4549,94 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1975484408">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1477145716">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="998463589">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1051225953">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1144659707">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="928855367">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="141"/>
+  <w:zoom w:percent="163"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D77A09"/>
     <w:rsid w:val="00013200"/>
     <w:rsid w:val="000A7E09"/>
     <w:rsid w:val="000D1145"/>
     <w:rsid w:val="00205199"/>
     <w:rsid w:val="002351DD"/>
+    <w:rsid w:val="002B31AF"/>
     <w:rsid w:val="002C7730"/>
     <w:rsid w:val="003A2781"/>
     <w:rsid w:val="003F59AD"/>
     <w:rsid w:val="00413927"/>
     <w:rsid w:val="0043738C"/>
+    <w:rsid w:val="004D5FF0"/>
     <w:rsid w:val="004E177E"/>
     <w:rsid w:val="004F2190"/>
     <w:rsid w:val="005D6B4B"/>
     <w:rsid w:val="0061543D"/>
     <w:rsid w:val="00662B3E"/>
     <w:rsid w:val="00697222"/>
+    <w:rsid w:val="007C304D"/>
     <w:rsid w:val="008613F2"/>
     <w:rsid w:val="008D7D11"/>
     <w:rsid w:val="008F4385"/>
+    <w:rsid w:val="009C4219"/>
     <w:rsid w:val="00A002A0"/>
+    <w:rsid w:val="00A33A39"/>
     <w:rsid w:val="00B83A68"/>
     <w:rsid w:val="00C57299"/>
     <w:rsid w:val="00C67BCB"/>
     <w:rsid w:val="00CD59E0"/>
+    <w:rsid w:val="00D02512"/>
     <w:rsid w:val="00D07314"/>
     <w:rsid w:val="00D77A09"/>
     <w:rsid w:val="00DC1DA5"/>
     <w:rsid w:val="00E2399D"/>
     <w:rsid w:val="00F10DC5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6C4F527B"/>
   <w15:chartTrackingRefBased/>
@@ -5511,70 +5875,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4692</Characters>
+  <Pages>4</Pages>
+  <Words>953</Words>
+  <Characters>5438</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5503</CharactersWithSpaces>
+  <CharactersWithSpaces>6379</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wilkerson-Barker, Donna (dwilkers)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>