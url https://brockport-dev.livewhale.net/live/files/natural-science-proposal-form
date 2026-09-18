--- v0 (2026-06-11)
+++ v1 (2026-09-18)
@@ -1,197 +1,350 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3230406B" w14:textId="59CD9124" w:rsidR="00755D9A" w:rsidRDefault="00755D9A" w:rsidP="00755D9A">
-      <w:pPr>
+    <w:p w14:paraId="7F8DD70C" w14:textId="55D02B88" w:rsidR="00593133" w:rsidRPr="00E34434" w:rsidRDefault="00755D9A" w:rsidP="00E34434">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34434">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Natural Science and Scientific Reasoning</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7F8DD70C" w14:textId="77777777" w:rsidR="00593133" w:rsidRPr="006875DF" w:rsidRDefault="00593133" w:rsidP="00593133">
+      <w:r w:rsidR="00AE582E" w:rsidRPr="00E34434">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00593133" w:rsidRPr="00E34434">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Proposal Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7102A4" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRDefault="00AE582E" w:rsidP="00AE582E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006875DF">
-[...2 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w14:paraId="4B3B3735" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRPr="00342978" w:rsidRDefault="00AE582E" w:rsidP="00AE582E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Type an X next to the correct option</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C1B695" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRPr="00342978" w:rsidRDefault="00AE582E" w:rsidP="00AE582E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57865329" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRPr="00342978" w:rsidRDefault="00AE582E" w:rsidP="00AE582E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>New Course</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57312E59" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRPr="00342978" w:rsidRDefault="00AE582E" w:rsidP="00AE582E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Course Change</w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CC0019" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRPr="00342978" w:rsidRDefault="00AE582E" w:rsidP="00AE582E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Recertification</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712C8AE8" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRPr="006875DF" w:rsidRDefault="00AE582E" w:rsidP="00AE582E">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D9DF97" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRDefault="00AE582E" w:rsidP="00AE582E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="456380B1" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRPr="003A7508" w:rsidRDefault="00AE582E" w:rsidP="00AE582E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A7508">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Note: Proposals that neglect to include or address the required components will be returned by the committee for completion before consideration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154CE22A" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRPr="006875DF" w:rsidRDefault="00AE582E" w:rsidP="00AE582E">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="04577D2C" w14:textId="77777777" w:rsidR="00755D9A" w:rsidRPr="009A01C7" w:rsidRDefault="00755D9A" w:rsidP="00755D9A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B69C566" w14:textId="77777777" w:rsidR="00755D9A" w:rsidRPr="009A01C7" w:rsidRDefault="00755D9A" w:rsidP="00755D9A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A01C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A. GENERAL EDUCATION POLICIES AND SUNY GUIDELINES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C695B0" w14:textId="77777777" w:rsidR="00755D9A" w:rsidRPr="009A01C7" w:rsidRDefault="00755D9A" w:rsidP="00755D9A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44693400" w14:textId="77777777" w:rsidR="00755D9A" w:rsidRPr="009A01C7" w:rsidRDefault="00755D9A" w:rsidP="00755D9A">
+    <w:p w14:paraId="44693400" w14:textId="27C4C57D" w:rsidR="00755D9A" w:rsidRPr="009A01C7" w:rsidRDefault="00755D9A" w:rsidP="00755D9A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A01C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Familiarize yourself with proposal requirements and general education policies by visiting: </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A01C7">
+      <w:r w:rsidR="00872BBD" w:rsidRPr="00E12D7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>https://www.brockport.edu/academics/general-education/information-for-instructors/</w:t>
+        <w:t>https://www.brockport.edu/academics/general-education/handbook/#proposingchangingre-certifying-a-course</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12FCC8E5" w14:textId="77777777" w:rsidR="00755D9A" w:rsidRPr="009A01C7" w:rsidRDefault="00755D9A" w:rsidP="00755D9A">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06B3AFBE" w14:textId="77777777" w:rsidR="00755D9A" w:rsidRPr="009A01C7" w:rsidRDefault="00755D9A" w:rsidP="00755D9A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -396,331 +549,423 @@
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>. The course description should give students a sense of the transferable knowledge/skills they will acquire in the course</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009A01C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The outline should consist of a concise and sequential listing of the content and concepts to be addressed in the course and should clearly demonstrate attention to and alignment with general education SLOs. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65441845" w14:textId="77777777" w:rsidR="00D32B98" w:rsidRDefault="00D32B98" w:rsidP="00D32B98">
+    <w:p w14:paraId="5CC8A98E" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRDefault="00AE582E" w:rsidP="00AE582E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="620E71C0" w14:textId="77777777" w:rsidR="00755D9A" w:rsidRPr="009A01C7" w:rsidRDefault="00755D9A" w:rsidP="00D32B98">
-[...6 lines deleted...]
-        </w:pBdr>
+    <w:p w14:paraId="5B50338E" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRPr="00AE582E" w:rsidRDefault="00AE582E" w:rsidP="00AE582E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Course description</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED6B4A4" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRPr="00342978" w:rsidRDefault="00AE582E" w:rsidP="00AE582E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E9CC99F" w14:textId="77777777" w:rsidR="00554B72" w:rsidRDefault="00554B72" w:rsidP="00554B72">
+    <w:p w14:paraId="7DDCBA30" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRPr="00342978" w:rsidRDefault="00AE582E" w:rsidP="00AE582E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Course outline:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E6A77F" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRDefault="00AE582E" w:rsidP="00AE582E">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00E83B49" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRPr="00342978" w:rsidRDefault="00AE582E" w:rsidP="00AE582E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Instructional strategies</w:t>
+      </w:r>
       <w:r w:rsidRPr="002177CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-        <w:t>Instruction</w:t>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...12 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Please describe the specific instructional strategies and learning activities you will use to help students achieve each Student Learning Outcome. Explain how each strategy or activity supports students in meeting the outcome. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68372234" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRDefault="00AE582E" w:rsidP="00AE582E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2628238E" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRPr="008A7EEE" w:rsidRDefault="00AE582E" w:rsidP="00AE582E">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Example</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...17 lines deleted...]
-    <w:p w14:paraId="1FEFB9B9" w14:textId="77777777" w:rsidR="00554B72" w:rsidRDefault="00554B72" w:rsidP="00554B72">
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A7EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will describe the historical and contemporary societal factors that shape the development of individual and group identity involving race, class, and gender. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE8D713" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRPr="00342978" w:rsidRDefault="00AE582E" w:rsidP="00AE582E">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B8FE199" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRPr="00342978" w:rsidRDefault="00AE582E" w:rsidP="00AE582E">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>The primary teaching method(s) to be used to support this outcome is/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>are:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> full-class and small-group discussion of primary documents, scholarly readings, and documentary film; analytical reading responses; lectures and lecture reflections. Interactive lectures provide students with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342978">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>context about the historical and contemporary societal factors shaping the development of individual and group identities involving race, class, and gender in Puerto Rico and the Puerto Rican diaspora. Full-class and small-group discussion of readings and films develops students’ ability to describe these factors, with ample instructor feedback and small-group work being a type of collaborative project. Short analytical reading responses submitted to BSP have students practicing and honing their ability to describe such factors in argumentative writing with supporting evidence. Short, less formal lecture reflections written in class give me a sense of how lectures are landing, how well students can describe what information is familiar, new, or confusing to them, and what I need to clarify. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2143191E" w14:textId="77777777" w:rsidR="00755D9A" w:rsidRDefault="00755D9A" w:rsidP="00755D9A">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...129 lines deleted...]
-    <w:p w14:paraId="2143191E" w14:textId="77777777" w:rsidR="00755D9A" w:rsidRDefault="00755D9A" w:rsidP="00755D9A">
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26275F47" w14:textId="5D9741F3" w:rsidR="00755D9A" w:rsidRDefault="00755D9A" w:rsidP="00755D9A">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:iCs/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00AE582E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 1</w:t>
+      </w:r>
       <w:r w:rsidRPr="00984E10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>SLO 1:</w:t>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will demonstrate </w:t>
       </w:r>
       <w:r w:rsidRPr="00755D9A">
         <w:rPr>
@@ -747,239 +992,236 @@
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00755D9A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to explore natural phenomena, including observation, hypothesis development, measurement and data collection, experimentation, evaluation of evidence, and employment of data analysis or mathematical modeling</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7EF64B" w14:textId="6E979004" w:rsidR="00755D9A" w:rsidRDefault="00755D9A" w:rsidP="00755D9A">
+    <w:p w14:paraId="38807AF4" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRDefault="00AE582E" w:rsidP="00755D9A">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:iCs/>
-[...13 lines deleted...]
-        </w:pBdr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70951D45" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRDefault="00AE582E" w:rsidP="00AE582E">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Instructional strategies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A927B68" w14:textId="77777777" w:rsidR="00AE582E" w:rsidRPr="00984E10" w:rsidRDefault="00AE582E" w:rsidP="00755D9A">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:iCs/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EC9129" w14:textId="309AA481" w:rsidR="00755D9A" w:rsidRPr="00746360" w:rsidRDefault="00755D9A" w:rsidP="00755D9A">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B3A08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00984E10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746360">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Stu</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:iCs/>
-[...7 lines deleted...]
-    <w:p w14:paraId="54BB6A5F" w14:textId="77777777" w:rsidR="00755D9A" w:rsidRPr="00984E10" w:rsidRDefault="00755D9A" w:rsidP="00755D9A">
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dents will demonstrate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755D9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>application of scientific data, concepts, and models in one of the natural sciences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746360">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728992C8" w14:textId="2BB5F72F" w:rsidR="00755D9A" w:rsidRDefault="00755D9A" w:rsidP="00755D9A">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="ru-RU" w:bidi="en-US"/>
-[...35 lines deleted...]
-        <w:t>Stu</w:t>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C54A495" w14:textId="77777777" w:rsidR="007B3A08" w:rsidRDefault="007B3A08" w:rsidP="007B3A08">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Instructional strategies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:i/>
-[...93 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61FA10EF" w14:textId="77777777" w:rsidR="00755D9A" w:rsidRPr="00755D9A" w:rsidRDefault="00755D9A" w:rsidP="00755D9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="543FD9D6" w14:textId="1269127C" w:rsidR="00755D9A" w:rsidRPr="00755D9A" w:rsidRDefault="00755D9A" w:rsidP="00755D9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1074,51 +1316,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52AD546B" w14:textId="77777777" w:rsidR="00554B72" w:rsidRDefault="00554B72" w:rsidP="00554B72">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006875DF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>C. ASSESSMENT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> METHODS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E8C6117" w14:textId="77777777" w:rsidR="00554B72" w:rsidRDefault="00554B72" w:rsidP="00554B72">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
@@ -1273,369 +1514,308 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Students will demonstrate an understanding of the methods scientists use to explore natural phenomena, including observation, hypothesis development, measurement and data collection, experimentation, evaluation of evidence, and employment of data analysis or mathematical modeling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24B90CF4" w14:textId="03B1562C" w:rsidR="00755D9A" w:rsidRDefault="00755D9A" w:rsidP="00755D9A">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AC3C820" w14:textId="11DA61BA" w:rsidR="00D32B98" w:rsidRPr="00755D9A" w:rsidRDefault="00554B72" w:rsidP="00D32B98">
-[...6 lines deleted...]
-        </w:pBdr>
+    <w:p w14:paraId="25BCE820" w14:textId="77777777" w:rsidR="004C14E1" w:rsidRDefault="004C14E1" w:rsidP="004C14E1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Formative assessments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D261E36" w14:textId="77777777" w:rsidR="004C14E1" w:rsidRDefault="004C14E1" w:rsidP="00755D9A">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="374EA15E" w14:textId="34E2D585" w:rsidR="00755D9A" w:rsidRPr="00755D9A" w:rsidRDefault="00755D9A" w:rsidP="00755D9A">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755D9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755D9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will demonstrate application of scientific data, concepts, and models in one of the natural sciences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E916485" w14:textId="53E152B5" w:rsidR="00755D9A" w:rsidRDefault="00755D9A" w:rsidP="00755D9A">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02858BC8" w14:textId="77777777" w:rsidR="004C14E1" w:rsidRDefault="004C14E1" w:rsidP="004C14E1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Formative assessments</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Formative assessment measures include</w:t>
-[...111 lines deleted...]
-    <w:p w14:paraId="6E6271E4" w14:textId="77777777" w:rsidR="00554B72" w:rsidRPr="00C4493F" w:rsidRDefault="00554B72" w:rsidP="00554B72">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354809EB" w14:textId="77777777" w:rsidR="004C14E1" w:rsidRDefault="004C14E1" w:rsidP="004C14E1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69470928" w14:textId="77777777" w:rsidR="004C14E1" w:rsidRDefault="004C14E1" w:rsidP="004C14E1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E6271E4" w14:textId="38E96043" w:rsidR="00554B72" w:rsidRPr="004C14E1" w:rsidRDefault="00554B72" w:rsidP="004C14E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C4493F">
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="004C14E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe your plan for collecting summative student achievement data </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C14E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>toward or at the end of the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C14E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC5C53">
+      <w:r w:rsidRPr="004C14E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>toward</w:t>
-[...41 lines deleted...]
-        </w:rPr>
         <w:t>semester</w:t>
       </w:r>
-      <w:r>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">appropriate GE assessment rubric found at </w:t>
+      <w:r w:rsidRPr="004C14E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (NOTE: data on student achievement must be collected using the appropriate GE assessment rubric found at </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C4493F">
+      <w:r w:rsidRPr="004C14E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>https://www.brockport.edu/academics/general-education/assessment/rubric/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C4493F">
-[...17 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="004C14E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> )</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5FEFF733" w14:textId="77777777" w:rsidR="000A7E09" w:rsidRDefault="000A7E09"/>
     <w:p w14:paraId="48C9302F" w14:textId="77777777" w:rsidR="00554B72" w:rsidRPr="00755D9A" w:rsidRDefault="00554B72" w:rsidP="00554B72">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00554B72">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
@@ -1657,194 +1837,281 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Students will demonstrate an understanding of the methods scientists use to explore natural phenomena, including observation, hypothesis development, measurement and data collection, experimentation, evaluation of evidence, and employment of data analysis or mathematical modeling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="694A555C" w14:textId="77777777" w:rsidR="00554B72" w:rsidRDefault="00554B72" w:rsidP="00554B72">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63B9A5E7" w14:textId="4E928250" w:rsidR="00554B72" w:rsidRPr="00755D9A" w:rsidRDefault="00554B72" w:rsidP="00554B72">
-[...6 lines deleted...]
-        </w:pBdr>
+    <w:p w14:paraId="0CB65527" w14:textId="77777777" w:rsidR="004C14E1" w:rsidRDefault="004C14E1" w:rsidP="004C14E1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Summative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assessment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E1DEA67" w14:textId="77777777" w:rsidR="004C14E1" w:rsidRDefault="004C14E1" w:rsidP="00554B72">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F9F9562" w14:textId="77777777" w:rsidR="00554B72" w:rsidRPr="00755D9A" w:rsidRDefault="00554B72" w:rsidP="00554B72">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>SLO 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755D9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00755D9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Students will demonstrate application of scientific data, concepts, and models in one of the natural sciences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2832D3F4" w14:textId="77777777" w:rsidR="00554B72" w:rsidRDefault="00554B72" w:rsidP="00554B72">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DEB3C75" w14:textId="77777777" w:rsidR="004C14E1" w:rsidRDefault="004C14E1" w:rsidP="004C14E1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...99 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Summative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assessment</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...17 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00787659">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6FCDE4A3" w14:textId="77777777" w:rsidR="00554B72" w:rsidRDefault="00554B72"/>
     <w:sectPr w:rsidR="00554B72" w:rsidSect="00755D9A">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
@@ -2392,78 +2659,85 @@
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1975484408">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1477145716">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="998463589">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1144659707">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="928855367">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="141"/>
+  <w:zoom w:percent="163"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00755D9A"/>
     <w:rsid w:val="000A7E09"/>
     <w:rsid w:val="002351DD"/>
     <w:rsid w:val="003C2C8D"/>
     <w:rsid w:val="00413927"/>
     <w:rsid w:val="0043738C"/>
+    <w:rsid w:val="004C14E1"/>
+    <w:rsid w:val="004D5FF0"/>
     <w:rsid w:val="00554B72"/>
     <w:rsid w:val="00593133"/>
     <w:rsid w:val="005D6B4B"/>
     <w:rsid w:val="00662B3E"/>
     <w:rsid w:val="00755D9A"/>
+    <w:rsid w:val="007B3A08"/>
+    <w:rsid w:val="007C304D"/>
+    <w:rsid w:val="00872BBD"/>
+    <w:rsid w:val="00AE582E"/>
     <w:rsid w:val="00B83A68"/>
     <w:rsid w:val="00D07314"/>
     <w:rsid w:val="00D32B98"/>
     <w:rsid w:val="00E2399D"/>
+    <w:rsid w:val="00E34434"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2C6D9D1A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0C8274C3-CFBF-524C-9406-27D53BBEDFD7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3674,55 +3948,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>3298</Characters>
+  <Pages>3</Pages>
+  <Words>760</Words>
+  <Characters>4332</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3869</CharactersWithSpaces>
+  <CharactersWithSpaces>5082</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wilkerson-Barker, Donna (dwilkers)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>